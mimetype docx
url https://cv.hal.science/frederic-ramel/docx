--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,14064 +75,14341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Universalismes et gouvernance mondiale : Les Relations Internationales Globales et la transformation de l’ordre mondial : par-delà les discours sur le déclin de « l’Occident »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitav Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chaconne pour le nouveau régime climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Descola, Bruno Karsenti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Latour ou l'art d'assembler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9782724645903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Disconnection: Armed Conflict Databases Usages in Diplomacy and Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">978-3-031-89330-8</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-117, 2025, 978-3-031-89330-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Developing a Comparative Approach to Understand the Impact of Quantitative Data on the Perception and Management of Armed Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-20, 2025, 978-3-031-89330-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Teach International Studies through the Arts: Tools and Perspectives beyond James Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heather A. Smith, Mark A. Boyer, David J. Hornsby (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of International Studies Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-185, 2024, 9780197544891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197544891.013.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties face aux défis dissymétriques planétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler, Alexandre Escudier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résilience démocratique. Éléments de sociologie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-334, 2024, 9791037040596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et diplomatie multilatérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Paquin; Kristine Plouffe-Malette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisations internationales. Droit et politique de la gouvernance mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Société Québécoise de Droit International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-276, 2024, 9782925442011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enlevons les sourdines… La bienveillance dans les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Rioux, Laurent Soutenet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fraternité, l’oubliée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraternité Edmond Michelet, pp.148-158, 2024, 9782918187028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le multilatéralisme, radiographie d'un malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eberhard Kienle, Carola Klöck, Adrien Estève et Alain Dieckhoff (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde en crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.15-28, 2023, L'Enjeu mondial, 9782724641400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire mondiale des relations internationales - La décennie 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Grosser (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale des relations internationales. De 1900 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Bouquins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.977-1079, 2023, Bouquins La Collection, 9782382925423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Crisis as the Matrix of Multilateralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-14, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031396700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Enduring Crisis: Reclaiming the Normative Foundations of Multilateralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-110, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031396700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for Global Hegemony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincenzo Cicchelli; Sylvie Mesure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Publishers, pp.371 - 382, 2021, 9789004438019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sons de l’apocalypse : de la pop music au cœur des Euromissiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Di Mascio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Jurgensen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires nucléaires. Représentations de l’arme nucléaire dans l’art et la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.170-176, 2021, 9782738155047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03367443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le facteur religieux sur la scène internationale : parcours d’une résurgence (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Portier; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Religieux dans les conflits armés contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7 - 33, 2020, 9782406098539</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ideology of the Global Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus-Gerd Giesen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideologies in World Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.87 - 102, 2020, 9783658305116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue marche de l’Assemblée vers le désarmement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.201 - 219, 2020, 9782724625455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Anders et l’imagination morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fadabini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Günther Anders et la fin des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-195, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10367-7.p.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.277 - 288, 2019, 9791037000590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence as relation in music: two political applications in early modern times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophia Dingli; Thomas Cooke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Silence. Meanings, Functions and Ambiguity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.146 - 161, 2019, 9781138097353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de l’intérêt national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Allès; Romain Malejacq; Stéphane Paquin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde fragmenté. Autour de la sociologie des Relations internationales de Bertrand Badie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.181 - 200, 2019, 9782271126085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of global attraction on norm production. The case of the International Criminal Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Delcour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Transfer and Norm Circulation. Towards an Interdisciplinary and Comparative Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2019, 9781138299030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau, Jean‐Jacques (1712–78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gordon Martel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopedia of Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, 2018, 9781118887912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion - Guerres et conflits armés au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pelopidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel; Benoît Pelopidas; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.263 - 270, 2018, 9782724623055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'échange en politique : traces et limites de Claude Lévi-Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin; Michel Hasting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 concepts d’anthropologie en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.127 - 150, 2018, 9782271095312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">War and Globalization: Understanding the Linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Sylvestre Bergé; Sophie Harnay; Ulrike Mayrhofer; Lionel Obadia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Phenomena and Social Sciences. An Interdisciplinary and Comparative Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.3 - 17, 2018, 9783319601793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contesting Sovereignty: Human Security as a New Justification for War?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Brunstetter; Jean-Vincent Holeindre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ethics of War and Peace Revisited. Moral Challenges in an Era of Contested and Fragmented Sovereignty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgetown University Press, 2018, 9781626165069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Penser le fait guerrier au XXIe siècle : tendances, controverses, repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pelopidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel; Benoît Pelopidas; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7 - 20, 2018, 9782724623055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et les guerres d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Galice; Christophe Miqueu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau, la République, la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.189 - 204, 2017, 9782745336026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Galtung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeangène Vilmer, Jean-Baptiste; Hassner, Pierre; Durieux, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.575-580, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking Images Seriously, How to Analyze Them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.43 - 56, 2017, 9783319619781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau (Jean-Jacques) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Ramel; Benoît Durieux; Jean-Baptiste Jeangène Vilmer; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1217 - 1223, 2017, 9782130617068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Words and Discourse: From Quantitative to Qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.151 - 165, 2017, 9783319619781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre les images au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.71 - 92, 2016, 9782724618952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots et des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.227 - 246, 2016, 9782724618952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charmes « discrets » de l’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui gouverne le monde ? L'état du monde 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.106 - 116, 2016, 9782707193421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système international et enjeux stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Henrotin; Olivier Schmitt; Stéphane Taillat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.81 - 98, 2015, 9782130631606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du contrat : penser la réciprocité internationale à partir de Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix concepts sociologiques en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.179 - 196, 2015, 9782271081421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musicien acteur de paix : le cas Barenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coppolani; Antoine; David; Charles-Philippe; Thomas; Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.107-120, 2015, 9782763724935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la guerre au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois de la guerre. Guerre, droit et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, 2015, 9782370320513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Divan Orchestra: Mutual Middle-range Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Vassort-Rousset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building Sustainable Couples in International Relations. A Strategy Towards Peaceful Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.209 - 237, 2014, 9781349445295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir. Concepts, lieux, dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, 2014, 9782361060428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task-sharing and Peace Operations: The Role of the Organisation Internationale de la Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charbonneau; Bruno; Chafer; Tony. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peace Operations in the Francophone World. Global governance meets post-colonialism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.38-53, 2014, 9780415749138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et conflictualité. Expliquer et percer le brouillard ambiant...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler; Jean-Vincent Holeindre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.29 - 37, 2014, 9782705688813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En lisant Kelsen : droit et conception des relations internationales chez Morgenthau et Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de Relations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.485 - 496, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Dés)intégration institutionnelle, (dés)intégration sociale : quels facteurs belligènes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles guerres. L'état du monde 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.32 - 43, 2014, 9782707182692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perpetual Peace and the Idea of &amp;quot;Concert&amp;quot; in Eighteenth-Century Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebekah Ahrendt; Mark Ferraguto; Damien Mahiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Diplomacy from the Early Modern Era to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.125 - 146, 2014, 9781349500192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface. Au-delà de la politique étrangère : vers l’éthique du milieu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ryoa Chung; Jean-Baptiste Vilmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éthique des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.447 - 461, 2013, 9782130591122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales dans l’histoire de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Battistella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations internationales. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ellipses, pp.11 - 29, 2013, 9782729881030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Partage des tâches et opérations de paix : quel rôle pour l’Organisation internationale de la Francophonie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Morin; Michel Liégeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide du maintien de la paix 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Athéna Éditions, pp.49 - 74, 2013, 9782924142066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la puissance militaire : Aron revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand Marie-Françoise, Lequesne Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceriscope Puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po - CERI, pp.1-11, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résolution 794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Albaret; Nicolas Lemay-Hebert; Delphine Placidi-Frot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.170 - 180, 2012, 9782247120307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normative Theory of International Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGE Publications, pp.1727 - 1738, 2011, 9781412959636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme matériau pour l'internationaliste : le cas des opéras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Bardez; Jean-Marie Donegani; Damien Mahiet; Bruno Moysan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Institution musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Delatour France, pp.88 - 102, 2011, 9782752100887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs récalcitrants du système international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du Monde 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.50 - 62, 2011, 9782707168887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur les figures de l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges François Julien-Laférrière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.451 - 463, 2011, 9782802729907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimation des opérations extérieures initiées par les Etats-Unis : réflexions tirées du cas irakien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Kotovtchikhine; Jean-Paul Pancracio; Alain Wijffels. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Georges Chevrier, pp.207 - 222, 2010, 9782918173083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des ONG sur l'incorporation normative du Statut de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Schemeil; Wolf-Dieter Eberwein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normer le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.249 - 268, 2009, 9782296117891</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats-Unis face à la Cour pénale internationale : un Hegemon de plus en plus inconsistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Bacot-Décriaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le multilatéralisme : mythe ou réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.45 - 63, 2008, 9782802725541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images de l'ennemi : ressources d'hégémonie légitime ou vecteurs d'hégémonisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bergès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.316 - 336, 2008, 9782296059436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique du &amp;quot;Barbare&amp;quot; en Europe : de la présence à la fugacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alex Macleod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les visages du terrorisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.3 - 18, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et la sortie des conflits armés : des actions au service d'une culture stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aligisakis, Maximos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe et sortie des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut européen de l'Université de Genève, pp.25-58, 2005, 2940174369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l'ennemi après le 11 septembre : le cas irakien dans le Washington Post</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Coutau-Begarie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médias et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.938 - 957, 2003, 9782717849561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions de la menace en Méditerranée dans l'après-guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Bourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Bacot-Décriaud; Jean-Paul Joubert; Marie-Claude Plantin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité internationale d'un siècle à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.383 - 411, 2002, 9782747509367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence dans le nucléaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Bourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Grewe; Jean-Paul Picaper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atome, une énergie européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Picollec Éditeur; Piper Verlag, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions économiques internationales et la sécurité humaine. Vers un nouveau régime de sécurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Rioux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sécurité humaine. Une nouvelle conception des relations internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.181 - 204, 2001, 9782747509374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix œuvres musicales à l’ONU. Une diplomatie du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2026, 9782271159465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 303 p., 2025, 978-3-031-89330-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benevolence in International Relations. A Political Essay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bristol University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210, 2025, Bristol Studies in International Theory, 9781529240016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2024, 9782724642957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 281 p., 2023, The Sciences Po Series in International Relations and Political Economy, 978-3-031-39670-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance dans les relations internationales. Un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2022, 9782271135643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des relations internationales : anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mallatrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vianès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po Les presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.477, 2022, Références, 9782724638950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Anders et la fin des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 23, 240 p., 2020, Constitution de la modernité, 9782406103653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10367-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Diplomacy. An Introduction to Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. Palgrave Macmillan, pp.344, 2020, The Sciences Po Series in International Relations and Political Economy, 9783030287887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Religieux dans les conflits armés contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Portier; Frédéric Ramel. Classiques Garnier, 460, pp.315, 2020, Rencontres, 9782406098553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09855-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international selon Hans Kelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, pp.160, 2018, La Croisée des chemins, 9791036200076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pelopidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel. Presses de Sciences Po, pp.277, 2018, 9782724623055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de diplomatie, T. Balzacq, F. Charillon et F. Ramel (dir.), Presses de Sciences Po, 2018, 400 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de Sciences Po. 400 p., 2018, 978-2724622904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.400, 2018, Relations internationales, 9782724622904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2018, 9782821898103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02170011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Relations, Music and Diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.297, 2018, CERI series in international relations and political economy, 9783319631622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeangène Vilmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.1560, 2017, Dictionnaires Quadrige, 9782130617068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-organisational systems and peace processes: restoring the local dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milena Dieckhoff; Philippe Droz-Vincent; Frédéric Ramel. 4 (1), pp.111, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité de relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Ramel; Thierry Balzacq. Presses de Sciences Po, pp.1228, 2013, 9782724613308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attraction mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.280, 2012, 9782724612684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalités et terrorismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Windy Marty; Frédéric Ramel. La Documentation française, 22, pp.176, 2011, Champs de Mars</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mallatrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vianès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.520, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des guerres majeures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Holeindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Economica, pp.288, 2010, Stratégies &amp; Doctrines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondateurs oubliés. Durkheim, Simmel, Weber, Mauss et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.117, 2006, Sociologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions L'Harmattan, pp.183, 2001, Raoul Dandurand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions économiques internationales et la sécurité humaine dans l'après-guerre froide. Portée, limites, et demande d'un nouveau régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, pp.47, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand la musique est bonne… » pour penser les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, "Arts and the Study of the International", Special Issue no. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Images of Planetary Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Studies Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isagsq/ksaf069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer sur l'océan multilatéral : lost in decomposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (2), pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du piège de Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.24-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace mondial, un autre exercice du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/3 (1598), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1598.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique étrangère de Trump 2 : le détricotage renforcé du multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gerard Ruggie, de la nécessité du multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And if International Relations were Also Resonant? Exploring the Planetary Through Acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/25903276-bja10079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu - Entre guerre et paix. Histoire et politique des conflits dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (242), pp.192-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.242.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Autesserre, Sur les fronts de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (103), pp.207-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Bellephonic Sound: Exploring some Musical Diplomacies during the Ukraine War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Journal of Human-Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (F1), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (368), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.368.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre regard sur le multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/11 (4320), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomats, Soldiers, and Armed Conflict Databases: Another French Exception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Studies Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (3), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/isagsq/ksaf069⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.ksad027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isagsq/ksad027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tambours de la guerre aux hymnes à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre son temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/7 (360), pp.46-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.360.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming misrecognition: the subtle ways of benevolence in international relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geo.1598.0012⟩</w:t>
+              <w:t xml:space="preserve">Global Discourse: An Interdisciplinary Journal of Current Affairs and Applied Contemporary Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/20437897Y2023D000000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naviguer sur l'océan multilatéral : lost in decomposition ?</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Pedagogy in IR Examination. When Fiction Unleashes the Learning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Political Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15512169.2022.2122832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentary Series on Putin’s War: “The Shattered Frame of Cultural Exchange?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mahiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-Diplo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, H-Diplo Essay, 446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109195ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Diplomacy, Audible and Resonant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mahiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatica. A Journal of Diplomacy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25891774-03020001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Frédéric Ramel. Un musicien peut-il adoucir les relations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’idéal du musicien et l’âpreté du monde, 2020 (31), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.5106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats contemporains sur « la fin des États »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 90 (2), pp.29-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 1, pp.25 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.181.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politique étrangère de Trump 2 : le détricotage renforcé du multilatéralisme</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique. Relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2 (68), pp.365 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Barenboim Case: How to Link Music and Diplomacy Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Tordjman</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to understand international society differently: Mauss and the chains of reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pe.242.0192⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1755088217751514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - International Relations Are Acoustic. Let’s Listen!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching International Relations through Arts: Some Lessons Learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Studies Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isp/eky009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discuter le tournant pratique en Relations internationales : De Bourdieu aux théories normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.203 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043264ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Global International Relations comme alternative à la discipline hégémonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/2 (103), pp.207-210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 74, pp.69 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.074.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles réponses internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Human-Social Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (281), pp.28-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.281.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F(f)rancophonies : une « part manquante » de la diplomatie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sh.368.0066⟩</w:t>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, (Re)constituer l’archive, 2016 (.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044402ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-organisational systems and peace processes: restoring the local dimension (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peacebuilding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21647259.2015.1099253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louise Beaumais</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Towards Inter-organisational Systems in Peace Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Studies Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/isagsq/ksad027⟩</w:t>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3224/21967415-00203007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi ressemblent les nouvelles guerres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croyant, le combattant, le savant : Réévaluer la place des religions dans les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Discourse: An Interdisciplinary Journal of Current Affairs and Applied Contemporary Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1332/20437897Y2023D000000009⟩</w:t>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.10 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm2.026.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Special Section: Towards Inter-organisational Systems in Peace Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Vergonjeanne</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Political Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.62-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces communs et grandes stratégies : vers un nouveau jeu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-Diplo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, H-Diplo Essay, 446</w:t>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux espaces communs et grandes stratégies : vers un nouveau jeu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1 - 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to the global commons and grand strategies: a shift in global interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087574v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art dans les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu de l'oie. Revue internationale de Sciences po Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task-Sharing and Peace Operations : the role of the Organisation Internationale La Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Peacekeeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.301 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13533312.2012.691798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Occident face aux recompositions du système international contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 744, pp.31 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'unité du monde à la pluralité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Araben, les cahiers du GREPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.31 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement au prisme des valeurs : de l'attraction mondiale aux réalités africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bulletin des vendredis de la Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.22 - 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs occidentales : entre décomposition et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.56 - 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union in the Post-Cold War International System : a Third-party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle et enrôlement diplomatique d'une présidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du CEREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbare : une nouvelle catégorie stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93-94-95-96, pp.683-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.093.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt face à Hans Kelsen : la joute se poursuit à l'échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.17-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Mahiet</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux défis à la pensée stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dagand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebekah Ahrendt</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel-Marie Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sicourmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatica. A Journal of Diplomacy and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défense nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Denis Laborde</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévi-Strauss et les relations étrangères des tribus primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Philosophy and Human Security in the Light of Judith Shklar's Writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.28 - 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Sophia rencontre Arès. Des intérêts de la philosophie en Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48 (2), pp.203 - 217. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.5-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michael Jung</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie de catalyse et création normative : le rôle des ONG dans l'émergence de la Cour Pénale Internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.878-890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allès</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse écrite et traitement immédiat du 11 septembre : un imaginaire occidental réactivé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales selon Durkheim : un objet sociologique comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (3), pp.495-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkheim au-delà des circonstances : Retour sur l'Allemagne au-dessous de tout. La mentalité allemande et la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.454.0739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719429v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mauss et l'étude des relations internationales : un héritage oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.227-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011057ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le citoyen était musicien...Flûte, aulos et participation publique dans la Cité grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.014.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Gulliver désigne l'ennemi irakien... Réflexions sur la stabilisation et l'homogénéisation du système international au prisme des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.563-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visionnaire puissant contre visionnaires faibles : valeurs et différentiel de puissance dans l'après 11 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (50), pp.57 - 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions européennes de la puissance dans l'après 11 septembre : paradoxes et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (51), pp.43 - 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité humaine. Une valeur de rupture dans les cultures stratégiques au Nord ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), pp.79-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui mais...' : l'image de l'Europe selon l'administration Bush. De l'ambivalence à la rigidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (1), pp.31-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/704381ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine et finalité de la Cité idéale : la guerre dans la philosophie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.005.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations, images et politique étrangère : anciens débats, nouveaux outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018/2 (68), pp.365 - 368. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.531 - 538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de l'ennemi et limites de l'IEDS dans l'après-guerre froide : l'émergence incertaine d'une fédération européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique étrangère</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (44), pp.23 - 46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1760 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne au regard du Kosovo : un Sisyphe à la puissance étriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 93-94-95-96, pp.683-708. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le concept d'ennemi dans l'après-guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (1), pp.17-35</w:t>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...804 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois ans après : le retour de Samuel Huntington et du choc de civilisation ou critique d'une analyse réductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20 (50), pp.57 - 66</w:t>
+              <w:t xml:space="preserve">, 1997, 16 (1), pp.43 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...720 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583767v1</w:t>
-              </w:r>
-[...5197 lines deleted...]
-                <w:t xml:space="preserve">hal-03583276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Diplomacy: Why Trust is the Key to Multilateral Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une expérience sensible des relations internationales. La bienveillance, selon Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643362v1</w:t>
-              </w:r>
-[...2414 lines deleted...]
-                <w:t xml:space="preserve">hal-03583771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’international(isme) : variations sur les travaux de Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tordjman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53 (2), 67 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Repenser l'international(isme) : variations sur les travaux de Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tordjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomacy: Audible and Resonant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mahiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Ahrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatica. A Journal of Diplomacy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Relations Are Acoustic. Let’s Listen!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2 (summer 2018)), pp.en ligne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religieux et recherche stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, pp.168, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action extérieure et défense : la France à Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IRSEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présidence française de l'Union européenne et la PESD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du CEREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique au prisme des structurations stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et relations internationales. Regards contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14142,283 +14419,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering Practices of Conflict Data Production, Analysis, Dissemination, and Practitioner Reception: Findings, best practices and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lindemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne en tant que tiers stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche stratégique de l’École militaire (IRSEM). 2011, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et menaces en matière biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] École de Commerce et de Management. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14428,515 +14705,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Sensitive Experience of International Relations. Benevolence, according to Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’hégémonie dans le monde contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’action multilatérale : un programme de recherche reconnu et soutenu par le CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of International Relations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrton Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Pierre Hassner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien - International Relations, Music, and Diplomacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et relations internationales : des sœurs ennemies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14946,563 +15223,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Practices of Conflict Data Production, Analysis, Dissemination, and Practitioner Reception: Methodological Framework and Preliminary Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Carnapete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francophonie et profondeur stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niagalé Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Sisyphe ? L'Union européenne et la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070509v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01070437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francophonie au prisme des théories. Etat des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes entretiens de la francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Hanoi, Vietnam. pp.89 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération décentralisée, renforcement de l'état de droit et bonne gouvernance locale : de l'éutde de cas africain à de nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coopération décentralisée change-t-elle de sens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.227 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que dire de Gulliver ?... Les images européennes des Etats-Unis au prisme de la guerre en Irak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque de l'Association franco-canadienne d'études stratégiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Grenoble, France. pp.123 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15649,51 +15926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100242050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/dix-oeuvres-musicales-a-l-onu/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>