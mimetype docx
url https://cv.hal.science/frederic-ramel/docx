--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1833,173 +1833,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silence as relation in music: two political applications in early modern times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophia Dingli; Thomas Cooke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Silence. Meanings, Functions and Ambiguity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.146 - 161, 2019, 9781138097353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerre et esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Hermann, pp.277 - 288, 2019, 9791037000590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393690v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03393810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l’intérêt national</w:t>
               </w:r>
@@ -3286,173 +3286,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du contrat : penser la réciprocité internationale à partir de Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix concepts sociologiques en relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.179 - 196, 2015, 9782271081421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système international et enjeux stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Henrotin; Olivier Schmitt; Stéphane Taillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.81 - 98, 2015, 9782130631606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398759v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03393995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musicien acteur de paix : le cas Barenboim</w:t>
               </w:r>
@@ -6762,50 +6762,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel de diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6820,145 +6908,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.400, 2018, Relations internationales, 9782724622904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882698v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01812232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations internationales</w:t>
               </w:r>
@@ -9726,430 +9726,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Barenboim Case: How to Link Music and Diplomacy Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique. Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2 (68), pp.365 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les débats contemporains sur « la fin des États »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, pp.25 - 35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pe.181.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to understand international society differently: Mauss and the chains of reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0365⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1755088217751514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michael Jung</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - International Relations Are Acoustic. Let’s Listen!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...154 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18278/aia.3.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10415,183 +10415,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F(f)rancophonies : une « part manquante » de la diplomatie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, (Re)constituer l’archive, 2016 (.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044402ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles réponses internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (281), pp.28-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.281.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417946v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03567685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-organisational systems and peace processes: restoring the local dimension (introduction)</w:t>
               </w:r>
@@ -12346,165 +12346,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales selon Durkheim : un objet sociologique comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (3), pp.495-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presse écrite et traitement immédiat du 11 septembre : un imaginaire occidental réactivé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 76, pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020556v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01020495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durkheim au-delà des circonstances : Retour sur l'Allemagne au-dessous de tout. La mentalité allemande et la guerre</w:t>
               </w:r>
@@ -15926,51 +15926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100242050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/dix-oeuvres-musicales-a-l-onu/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100242050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/dix-oeuvres-musicales-a-l-onu/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>