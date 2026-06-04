--- v2 (2026-04-30)
+++ v3 (2026-06-04)
@@ -75,5428 +75,11687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Music a Common Tool of Multilateralism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique, un outil commun du multilatéralisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a Sensitive Experience of International Relations. Benevolence, according to Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03729521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’hégémonie dans le monde contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’action multilatérale : un programme de recherche reconnu et soutenu par le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Evolution of International Relations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayrton Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Pierre Hassner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien - International Relations, Music, and Diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et relations internationales : des sœurs ennemies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCRIPT Séance 3 de l'axe Universalismes et gouvernance mondiale : Les Relations Internationales Globales et la transformation de l’ordre mondial : par-delà les discours sur le déclin de « l’Occident »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitav Acharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Ordo Amoris to Love as a Universal Energy in International Relations. When the Planetary Appears Behind the Hierarchy of Obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Theology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1462317X.2026.2652726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naviguer sur l'océan multilatéral : lost in decomposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (2), pp.29-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du piège de Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.24-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace mondial, un autre exercice du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/3 (1598), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1598.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Images of Planetary Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Studies Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isagsq/ksaf069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand la musique est bonne… » pour penser les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, "Arts and the Study of the International", Special Issue no. 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique étrangère de Trump 2 : le détricotage renforcé du multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gerard Ruggie, de la nécessité du multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And if International Relations were Also Resonant? Exploring the Planetary Through Acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Anthropological Research on International Social Sciences (PARISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25903276-bja10079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu - Entre guerre et paix. Histoire et politique des conflits dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (242), pp.192-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.242.0192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Autesserre, Sur les fronts de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (103), pp.207-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Bellephonic Sound: Exploring some Musical Diplomacies during the Ukraine War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Journal of Human-Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (F1), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre regard sur le multilatéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/11 (4320), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la bienveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (368), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.368.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomats, Soldiers, and Armed Conflict Databases: Another French Exception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Studies Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.ksad027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isagsq/ksad027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tambours de la guerre aux hymnes à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/7 (360), pp.46-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.360.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming misrecognition: the subtle ways of benevolence in international relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Discourse: An Interdisciplinary Journal of Current Affairs and Applied Contemporary Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1332/20437897Y2023D000000009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentary Series on Putin’s War: “The Shattered Frame of Cultural Exchange?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mahiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-Diplo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, H-Diplo Essay, 446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Pedagogy in IR Examination. When Fiction Unleashes the Learning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Political Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15512169.2022.2122832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Guillaume Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Repenser l’international(isme) : variations sur les travaux de Guillaume Devin, 53 (2), pp.141-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109195ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Diplomacy, Audible and Resonant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mahiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatica. A Journal of Diplomacy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (2), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25891774-03020001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Frédéric Ramel. Un musicien peut-il adoucir les relations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’idéal du musicien et l’âpreté du monde, 2020 (31), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.5106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Barenboim Case: How to Link Music and Diplomacy Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique bibliographique. Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2 (68), pp.365 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.682.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats contemporains sur « la fin des États »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.25 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.181.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to understand international society differently: Mauss and the chains of reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Political Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.165 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1755088217751514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching International Relations through Arts: Some Lessons Learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Studies Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/isp/eky009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - International Relations Are Acoustic. Let’s Listen!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2 (summer 2018)), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discuter le tournant pratique en Relations internationales : De Bourdieu aux théories normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.203 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043264ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Global International Relations comme alternative à la discipline hégémonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.69 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.074.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F(f)rancophonies : une « part manquante » de la diplomatie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, (Re)constituer l’archive, 2016 (.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044402ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-organisational systems and peace processes: restoring the local dimension (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peacebuilding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21647259.2015.1099253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles réponses internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (281), pp.28-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.281.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Towards Inter-organisational Systems in Peace Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3224/21967415-00203007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi ressemblent les nouvelles guerres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le croyant, le combattant, le savant : Réévaluer la place des religions dans les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.10 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm2.026.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Special Section: Towards Inter-organisational Systems in Peace Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Review of International Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.62-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces communs et grandes stratégies : vers un nouveau jeu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access to the global commons and grand strategies: a shift in global interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087574v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux espaces communs et grandes stratégies : vers un nouveau jeu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de l'IRSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1 - 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art dans les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu de l'oie. Revue internationale de Sciences po Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task-Sharing and Peace Operations : the role of the Organisation Internationale La Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Peacekeeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.301 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13533312.2012.691798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Occident face aux recompositions du système international contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 744, pp.31 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'unité du monde à la pluralité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Araben, les cahiers du GREPH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.31 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement au prisme des valeurs : de l'attraction mondiale aux réalités africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bulletin des vendredis de la Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.22 - 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs occidentales : entre décomposition et recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.56 - 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Union in the Post-Cold War International System : a Third-party</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Security Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle et enrôlement diplomatique d'une présidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du CEREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Schmitt face à Hans Kelsen : la joute se poursuit à l'échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.17-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le barbare : une nouvelle catégorie stratégique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93-94-95-96, pp.683-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.093.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux défis à la pensée stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dagand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel-Marie Peton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sicourmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévi-Strauss et les relations étrangères des tribus primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.39-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Philosophy and Human Security in the Light of Judith Shklar's Writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.28 - 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Sophia rencontre Arès. Des intérêts de la philosophie en Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplomatie de catalyse et création normative : le rôle des ONG dans l'émergence de la Cour Pénale Internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.878-890</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales selon Durkheim : un objet sociologique comme les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (3), pp.495-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse écrite et traitement immédiat du 11 septembre : un imaginaire occidental réactivé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mauss et l'étude des relations internationales : un héritage oublié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.227-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011057ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durkheim au-delà des circonstances : Retour sur l'Allemagne au-dessous de tout. La mentalité allemande et la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (4), pp.739-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.454.0739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719429v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le citoyen était musicien...Flûte, aulos et participation publique dans la Cité grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.014.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Gulliver désigne l'ennemi irakien... Réflexions sur la stabilisation et l'homogénéisation du système international au prisme des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (4), pp.563-582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visionnaire puissant contre visionnaires faibles : valeurs et différentiel de puissance dans l'après 11 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (50), pp.57 - 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perceptions européennes de la puissance dans l'après 11 septembre : paradoxes et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (51), pp.43 - 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité humaine. Une valeur de rupture dans les cultures stratégiques au Nord ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (1), pp.79-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui mais...' : l'image de l'Europe selon l'administration Bush. De l'ambivalence à la rigidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (1), pp.31-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/704381ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine et finalité de la Cité idéale : la guerre dans la philosophie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.005.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations, images et politique étrangère : anciens débats, nouveaux outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (3), pp.531 - 538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de l'ennemi et limites de l'IEDS dans l'après-guerre froide : l'émergence incertaine d'une fédération européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 18 (44), pp.23 - 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne au regard du Kosovo : un Sisyphe à la puissance étriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le concept d'ennemi dans l'après-guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois ans après : le retour de Samuel Huntington et du choc de civilisation ou critique d'une analyse réductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ares, Défense et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (1), pp.43 - 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une chaconne pour le nouveau régime climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Descola, Bruno Karsenti (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Latour ou l'art d'assembler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9782724645903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Disconnection: Armed Conflict Databases Usages in Diplomacy and Defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">978-3-031-89330-8</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-117, 2025, 978-3-031-89330-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Developing a Comparative Approach to Understand the Impact of Quantitative Data on the Perception and Management of Armed Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lindemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-20, 2025, 978-3-031-89330-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démocraties face aux défis dissymétriques planétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler, Alexandre Escudier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résilience démocratique. Éléments de sociologie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-334, 2024, 9791037040596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Teach International Studies through the Arts: Tools and Perspectives beyond James Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heather A. Smith, Mark A. Boyer, David J. Hornsby (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of International Studies Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-185, 2024, 9780197544891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197544891.013.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie et diplomatie multilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Paquin; Kristine Plouffe-Malette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations internationales. Droit et politique de la gouvernance mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Société Québécoise de Droit International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-276, 2024, 9782925442011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlevons les sourdines… La bienveillance dans les relations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Rioux, Laurent Soutenet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraternité, l’oubliée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fraternité Edmond Michelet, pp.148-158, 2024, 9782918187028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le multilatéralisme, radiographie d'un malaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eberhard Kienle, Carola Klöck, Adrien Estève et Alain Dieckhoff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.15-28, 2023, L'Enjeu mondial, 9782724641400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire mondiale des relations internationales - La décennie 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Grosser (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale des relations internationales. De 1900 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Bouquins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.977-1079, 2023, Bouquins La Collection, 9782382925423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Crisis as the Matrix of Multilateralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-14, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031396700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enduring Crisis: Reclaiming the Normative Foundations of Multilateralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-110, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031396700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition for Global Hegemony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincenzo Cicchelli; Sylvie Mesure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmopolitanism in Hard Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill Publishers, pp.371 - 382, 2021, 9789004438019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sons de l’apocalypse : de la pop music au cœur des Euromissiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Jurgensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires nucléaires. Représentations de l’arme nucléaire dans l’art et la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, pp.170-176, 2021, 9782738155047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03367443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur religieux sur la scène internationale : parcours d’une résurgence (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Portier; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Religieux dans les conflits armés contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.7 - 33, 2020, 9782406098539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ideology of the Global Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus-Gerd Giesen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ideologies in World Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87 - 102, 2020, 9783658305116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La longue marche de l’Assemblée vers le désarmement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Petiteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin; Franck Petiteville; Simon Tordjman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assemblée générale des Nations unies. Une institution politique mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.201 - 219, 2020, 9782724625455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.devin.2020.01.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Anders et l’imagination morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fadabini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Günther Anders et la fin des mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-195, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10367-7.p.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Hermann, pp.277 - 288, 2019, 9791037000590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence as relation in music: two political applications in early modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophia Dingli; Thomas Cooke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Silence. Meanings, Functions and Ambiguity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.146 - 161, 2019, 9781138097353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l’intérêt national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Allès; Romain Malejacq; Stéphane Paquin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde fragmenté. Autour de la sociologie des Relations internationales de Bertrand Badie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.181 - 200, 2019, 9782271126085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of global attraction on norm production. The case of the International Criminal Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Delcour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy Transfer and Norm Circulation. Towards an Interdisciplinary and Comparative Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2019, 9781138299030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau, Jean‐Jacques (1712–78)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gordon Martel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 2018, 9781118887912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion - Guerres et conflits armés au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pelopidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel; Benoît Pelopidas; Frédéric Ramel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.263 - 270, 2018, 9782724623055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échange en politique : traces et limites de Claude Lévi-Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rosoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin; Michel Hasting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 concepts d’anthropologie en science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.127 - 150, 2018, 9782271095312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War and Globalization: Understanding the Linkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Sylvestre Bergé; Sophie Harnay; Ulrike Mayrhofer; Lionel Obadia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Phenomena and Social Sciences. An Interdisciplinary and Comparative Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3 - 17, 2018, 9783319601793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Penser le fait guerrier au XXIe siècle : tendances, controverses, repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pelopidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel; Benoît Pelopidas; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.7 - 20, 2018, 9782724623055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contesting Sovereignty: Human Security as a New Justification for War?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Brunstetter; Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ethics of War and Peace Revisited. Moral Challenges in an Era of Contested and Fragmented Sovereignty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georgetown University Press, 2018, 9781626165069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau et les guerres d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Galice; Christophe Miqueu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau, la République, la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.189 - 204, 2017, 9782745336026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking Images Seriously, How to Analyze Them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Devin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.43 - 56, 2017, 9783319619781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Galtung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeangène Vilmer, Jean-Baptiste; Hassner, Pierre; Durieux, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.575-580, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Corentin Cohen</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rousseau (Jean-Jacques) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Ramel; Benoît Durieux; Jean-Baptiste Jeangène Vilmer; Frédéric Ramel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1217 - 1223, 2017, 9782130617068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Words and Discourse: From Quantitative to Qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources and Applied Methods in International Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.43 - 56, 2017, 9783319619781</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.151 - 165, 2017, 9783319619781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Alice Baillat</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre les images au sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.71 - 92, 2016, 9782724618952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mots et des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche en relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.227 - 246, 2016, 9782724618952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charmes « discrets » de l’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui gouverne le monde ? L'état du monde 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.106 - 116, 2016, 9782707193421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du contrat : penser la réciprocité internationale à partir de Mauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Devin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix concepts sociologiques en relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.179 - 196, 2015, 9782271081421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musicien acteur de paix : le cas Barenboim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coppolani; Antoine; David; Charles-Philippe; Thomas; Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.107-120, 2015, 9782763724935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la guerre au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois de la guerre. Guerre, droit et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, 2015, 9782370320513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système international et enjeux stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Henrotin; Olivier Schmitt; Stéphane Taillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.81 - 98, 2015, 9782130631606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Coppolani; Antoine; David; Charles-Philippe; Thomas; Jean-François. </w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Task-sharing and Peace Operations: The Role of the Organisation Internationale de la Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charbonneau; Bruno; Chafer; Tony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la paix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.107-120, 2015, 9782763724935</w:t>
+              <w:t xml:space="preserve">Peace Operations in the Francophone World. Global governance meets post-colonialism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.38-53, 2014, 9780415749138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Vincent Holeindre. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lois de la guerre. Guerre, droit et cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, 2015, 9782370320513</w:t>
+              <w:t xml:space="preserve">Le pouvoir. Concepts, lieux, dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sciences Humaines, 2014, 9782361060428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Divan Orchestra: Mutual Middle-range Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Vassort-Rousset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Sustainable Couples in International Relations. A Strategy Towards Peaceful Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.209 - 237, 2014, 9781349445295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre et conflictualité. Expliquer et percer le brouillard ambiant...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baechler; Jean-Vincent Holeindre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Hermann, pp.29 - 37, 2014, 9782705688813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En lisant Kelsen : droit et conception des relations internationales chez Morgenthau et Bull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de Relations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.485 - 496, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dés)intégration institutionnelle, (dés)intégration sociale : quels facteurs belligènes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Badie; Dominique Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles guerres. L'état du monde 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.32 - 43, 2014, 9782707182692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpetual Peace and the Idea of &amp;quot;Concert&amp;quot; in Eighteenth-Century Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebekah Ahrendt; Mark Ferraguto; Damien Mahiet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Diplomacy from the Early Modern Era to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.125 - 146, 2014, 9781349500192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations internationales dans l’histoire de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Battistella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations internationales. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ellipses, pp.11 - 29, 2013, 9782729881030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. Au-delà de la politique étrangère : vers l’éthique du milieu mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ryoa Chung; Jean-Baptiste Vilmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éthique des relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.447 - 461, 2013, 9782130591122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partage des tâches et opérations de paix : quel rôle pour l’Organisation internationale de la Francophonie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Morin; Michel Liégeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide du maintien de la paix 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Athéna Éditions, pp.49 - 74, 2013, 9782924142066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la puissance militaire : Aron revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durand Marie-Françoise, Lequesne Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceriscope Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po - CERI, pp.1-11, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution 794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Albaret; Nicolas Lemay-Hebert; Delphine Placidi-Frot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes résolutions du Conseil de sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.170 - 180, 2012, 9782247120307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normative Theory of International Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, pp.1727 - 1738, 2011, 9781412959636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs récalcitrants du système international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux acteurs, nouvelle donne. L'état du Monde 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.50 - 62, 2011, 9782707168887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique comme matériau pour l'internationaliste : le cas des opéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Bardez; Jean-Marie Donegani; Damien Mahiet; Bruno Moysan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Institution musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Delatour France, pp.88 - 102, 2011, 9782752100887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur les figures de l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges François Julien-Laférrière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.451 - 463, 2011, 9782802729907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimation des opérations extérieures initiées par les Etats-Unis : réflexions tirées du cas irakien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Kotovtchikhine; Jean-Paul Pancracio; Alain Wijffels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs de la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Chevrier, pp.207 - 222, 2010, 9782918173083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des ONG sur l'incorporation normative du Statut de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Schemeil; Wolf-Dieter Eberwein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normer le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.249 - 268, 2009, 9782296117891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis face à la Cour pénale internationale : un Hegemon de plus en plus inconsistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Bacot-Décriaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le multilatéralisme : mythe ou réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.45 - 63, 2008, 9782802725541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de l'ennemi : ressources d'hégémonie légitime ou vecteurs d'hégémonisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bergès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.316 - 336, 2008, 9782296059436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique du &amp;quot;Barbare&amp;quot; en Europe : de la présence à la fugacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Macleod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les visages du terrorisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Bruylant, pp.3 - 18, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne et la sortie des conflits armés : des actions au service d'une culture stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aligisakis, Maximos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et sortie des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut européen de l'Université de Genève, pp.25-58, 2005, 2940174369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'ennemi après le 11 septembre : le cas irakien dans le Washington Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Coutau-Begarie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médias et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.938 - 957, 2003, 9782717849561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perceptions de la menace en Méditerranée dans l'après-guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Bourgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Bacot-Décriaud; Jean-Paul Joubert; Marie-Claude Plantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sécurité internationale d'un siècle à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.383 - 411, 2002, 9782747509367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence dans le nucléaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Bourgou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Grewe; Jean-Paul Picaper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'atome, une énergie européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Picollec Éditeur; Piper Verlag, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions économiques internationales et la sécurité humaine. Vers un nouveau régime de sécurité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Rioux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sécurité humaine. Une nouvelle conception des relations internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L'Harmattan, pp.181 - 204, 2001, 9782747509374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5506,8179 +11765,2640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix œuvres musicales à l’ONU. Une diplomatie du sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2026, 9782271159465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying International Conflicts. Data on War or Data for War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 303 p., 2025, 978-3-031-89330-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89331-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benevolence in International Relations. A Political Essay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bristol University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210, 2025, Bristol Studies in International Theory, 9781529240016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiad Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2024, 9782724642957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crisis of Multilateralism? Challenges and Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Petiteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 281 p., 2023, The Sciences Po Series in International Relations and Political Economy, 978-3-031-39670-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39671-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance dans les relations internationales. Un essai politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2022, 9782271135643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des relations internationales : anthologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mallatrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vianès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Po Les presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.477, 2022, Références, 9782724638950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Anders et la fin des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 23, 240 p., 2020, Constitution de la modernité, 9782406103653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10367-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Diplomacy. An Introduction to Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Balzacq; Frédéric Charillon; Frédéric Ramel. Palgrave Macmillan, pp.344, 2020, The Sciences Po Series in International Relations and Political Economy, 9783030287887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Religieux dans les conflits armés contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Portier; Frédéric Ramel. Classiques Garnier, 460, pp.315, 2020, Rencontres, 9782406098553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09855-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international selon Hans Kelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, pp.160, 2018, La Croisée des chemins, 9791036200076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enjeu mondial. Guerres et conflits armés au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pelopidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Pelopidas; Frédéric Ramel. Presses de Sciences Po, pp.277, 2018, 9782724623055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de diplomatie, T. Balzacq, F. Charillon et F. Ramel (dir.), Presses de Sciences Po, 2018, 400 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de Sciences Po. 400 p., 2018, 978-2724622904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales : cours, exercices corrigés, méthodes commentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.288, 2018, Portail, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.400, 2018, Relations internationales, 9782724622904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 9782200617370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grosser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2018, 9782821898103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02170011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Relations, Music and Diplomacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.297, 2018, CERI series in international relations and political economy, 9783319631622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Makki</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jeangène Vilmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.1560, 2017, Dictionnaires Quadrige, 9782130617068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.210, 2025, Bristol Studies in International Theory, 9781529240016</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-organisational systems and peace processes: restoring the local dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dieckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Droz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Milena Dieckhoff; Philippe Droz-Vincent; Frédéric Ramel. 4 (1), pp.111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité de relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 476 p., 2024, 9782724642957</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Ramel; Thierry Balzacq. Presses de Sciences Po, pp.1228, 2013, 9782724613308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allès</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attraction mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.280, 2012, 9782724612684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalités et terrorismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Windy Marty; Frédéric Ramel. La Documentation française, 22, pp.176, 2011, Champs de Mars</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des Relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mallatrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2e édition, 320 p., 2023, Portail, 9782200634698</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vianès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.520, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Auriane Guilbaud</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des guerres majeures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vincent Holeindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Petiteville</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Economica, pp.288, 2010, Stratégies &amp; Doctrines</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 304 p., 2022, 9782271135643</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondateurs oubliés. Durkheim, Simmel, Weber, Mauss et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.117, 2006, Sociologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et les relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, pp.477, 2022, Références, 9782724638950</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions L'Harmattan, pp.183, 2001, Raoul Dandurand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les institutions économiques internationales et la sécurité humaine dans l'après-guerre froide. Portée, limites, et demande d'un nouveau régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, pp.47, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1616 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583771v1</w:t>
-              </w:r>
-[...5537 lines deleted...]
-                <w:t xml:space="preserve">hal-03583767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Diplomacy: Why Trust is the Key to Multilateral Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une expérience sensible des relations internationales. La bienveillance, selon Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13688,728 +14408,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’international(isme) : variations sur les travaux de Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tordjman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53 (2), 67 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;Repenser l'international(isme) : variations sur les travaux de Guillaume Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tordjman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomacy: Audible and Resonant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mahiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekah Ahrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatica. A Journal of Diplomacy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Relations Are Acoustic. Let’s Listen!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (2 (summer 2018)), pp.en ligne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religieux et recherche stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, pp.168, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action extérieure et défense : la France à Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IRSEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présidence française de l'Union européenne et la PESD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier du CEREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique au prisme des structurations stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et relations internationales. Regards contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14419,1088 +15139,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering Practices of Conflict Data Production, Analysis, Dissemination, and Practitioner Reception: Findings, best practices and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lindemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Union européenne en tant que tiers stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche stratégique de l’École militaire (IRSEM). 2011, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et menaces en matière biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] École de Commerce et de Management. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583779v1</w:t>
-              </w:r>
-[...516 lines deleted...]
-                <w:t xml:space="preserve">hal-03392728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Practices of Conflict Data Production, Analysis, Dissemination, and Practitioner Reception: Methodological Framework and Preliminary Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Carnapete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francophonie et profondeur stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niagalé Bagayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Sisyphe ? L'Union européenne et la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15510,276 +15712,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francophonie au prisme des théories. Etat des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes entretiens de la francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Hanoi, Vietnam. pp.89 - 112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération décentralisée, renforcement de l'état de droit et bonne gouvernance locale : de l'éutde de cas africain à de nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coopération décentralisée change-t-elle de sens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.227 - 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que dire de Gulliver ?... Les images européennes des Etats-Unis au prisme de la guerre en Irak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ramel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque de l'Association franco-canadienne d'études stratégiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Grenoble, France. pp.123 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15926,51 +16128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100242050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/dix-oeuvres-musicales-a-l-onu/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05621489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05612983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03729521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balzacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitav Acharya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05611321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1462317X.2026.2652726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05116527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05268418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05393829v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gu&#233;gan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1598.0012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05232694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksaf069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05165973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05490277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04636428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.242.0192" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04622547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04457006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04795386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04606528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.368.0066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04123622v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isagsq/ksad027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04163041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.360.0046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/20437897Y2023D000000009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mahiet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03795048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vergonjeanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15512169.2022.2122832" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Guilbaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Petiteville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109195ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03519590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25891774-03020001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Laborde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5106" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.682.0365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.181.0025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1755088217751514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/isp/eky009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043264ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044402ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dieckhoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Droz-Vincent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21647259.2015.1099253" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.281.0020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01311952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/21967415-00203007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01178102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Portier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm2.026.0010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389102v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087574v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2012.691798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583799v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583290v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.093.0683" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dagand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Marie Peton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sicourmat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011057ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719429v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.454.0739" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.014.0143" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583781v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/704381ar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01719386v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.005.0109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583747v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583767v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100242050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lambert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828785v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/resilience-democratique-jean-baechler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04531963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/edited-volume/56209" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197544891.013.8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04415312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdelasqdi.org/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04275499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/histoire-mondiale-des-relations-internationales/9782382925423" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Di Mascio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.devin.2020.01.0201" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fadabini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7.p.0159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393810v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393697v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pelopidas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cohen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02479609v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tenenbaum" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393535v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baillat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393995v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01153010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398759v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385735v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398903v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399474v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393539v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044705v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583280v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583817v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583760v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583800v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01030837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583284v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Bourgou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05559227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/dix-oeuvres-musicales-a-l-onu/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05229641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89331-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04979881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/benevolence-in-international-relations" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04778309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Ghanem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100469430" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/relations-internationales-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04268317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39671-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/relations-internationales/la-bienveillance/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03757464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cumin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mallatrait" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vian&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100260760#h2tabtableContents" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380972v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10367-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380985v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09855-3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01895283v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01936070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01812232v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Alles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01882698v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170011v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01610929v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durieux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jeang&#232;ne Vilmer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293372v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583765v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Marty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414217v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vincent Holeindre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georgelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583757v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583808v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Joubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583771v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05067620v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04488581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03522721v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03387591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459807v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03602743v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04416140v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583779v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03218342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grey Anderson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carnapete" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niagal&#233; Bagayoko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583780v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583750v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dalin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ploquin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03583764v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>