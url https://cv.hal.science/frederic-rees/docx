--- v0 (2026-04-02)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Rees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184743842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique du carbone, des nutriments et des éléments en traces dans les systèmes sol-plante. Je travaille depuis 2018 sur les flux trophiques des plantes vers la rhizosphère, en examinant en quoi la rhizodéposition peut réguler le stockage de carbone dans les sols, en particulier dans le cas d'espèces de grande culture (blé, colza, féverole). Mon objectif est de comprendre comment ces différents flux (exsudation de composés solubles, sécrétion de mucilage, desquamation de cellules, émission de composés organiques volatils, etc.) sont contrôlés par le fonctionnement de la plante et par son environnement. J'utilise pour cela des approches à la fois expérimentales (analyse quantitative et qualitative de la rhizodéposition) et de modélisation (développement de modèles de plante fonctions-structures couplés à des modèles de dynamique des matières organiques dans les sols).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai précédemment travaillé sur la dynamique des métaux lourds dans les systèmes sol-plante-biochar dans le cadre de mon doctorat, sur la dynamique du carbone dans les Technosols construits pendant mon premier post-doctorat et sur la dynamique des nutriments dans les Technosols miniers de l'Alberta pendant mon second post-doctorat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les sols : comprendre les controverses et les défis de recherche sur les mécanismes pour conseiller les opérationnels et les décideurs sur les pratiques de séquestration de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.41-73. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15552092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Decuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypass and hyperbole in soil science: A perspective from the next generation of soil scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Balseiro‐romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Celebrating the work of Early Career Researchers in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balseiro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1365-2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn by Noccaea caerulescens on a contaminated soil: A four-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135654. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial response to carbon and nutrient additions in boreal forest soils and coversoils used during post-mining reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2019-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and nutrient retention in coarse-textured soil profiles from the Athabasca oil sand region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Yarmuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.104526. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and phosphorus release from peat and forest floor-based cover soils used during oil sands reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (4), pp.757-768. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Immobilization on Wood-Derived Biochars: Distribution and Reactivity of Carbonate Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.845-854. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.04.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the genotoxicity of metal-contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars in soils: towards the required level of scientific understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priit Tammeorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catarina Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/16486897.2016.1239582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Standardization of Biochar Analysis: The COST Action TD1107 Interlaboratory Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b05055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization by sludge-derived biochar: roles of mineral oxides and carbonized organic compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanming Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (Environ Geocherm Health), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-016-9851-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal-contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and metal uptake by a non-hyperaccumulating species (Lolium perenne) and a Cd-Zn hyperaccumulator (Noccaea caerulescens) in contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2384-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuelling the underground: A matter of perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imeda Uwase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wichern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium ISRR 2024 "Roots [&amp; Roads] to a sustainable future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research (ISRR); Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are crops significant sources of Volatile Organic Compounds? A bi-compartmented chamber setup for investigating VOC emissions from aboveground and belowground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU-23-5752., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible trade-off between soil nitrogen availability and root carbon inputs to soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ; Université de Poitiers, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon stability in Podzolic and Luvisolic subsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of cadmium and zinc in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-supported phytoextraction of metals in a three-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoextraction des métaux facilitée par les amendements de biochar - Etude lysimétrique sur 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining water and nutrients availability to plants in reclaimed oil sands soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Cd and Zn uptake by the hyperaccumulator Noccaea caerulescens grown in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of soil pH regulation by biochar amendments and consequences for biochar long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISMOM 2015: Soil interfaces for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of industrial soils - a lysimeter research: Monitoring the evolution of biochar's influence in a metal-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.International Workshop at UGT South 2015: Lysimeters – separating processes in flux measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3Sun Yat-sen University 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEPCRT., Nov 2015, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2University of Zürich 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using amendments of biochar to control the mobility of heavy metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1James Hutton Institute 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of biochar on the phytostabilization of contaminated soils with ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochar, Compost and Digestate 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of heavy metals immobilized on specific organic and mineral parts of a wood-derived biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop roots - a hidden source of methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Biogenic Hydrocarbons and the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent dynamics of C, N, P and water in reclaimed soil profiles from the Athabasca Oil Sands Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of fresh versus aged biochar on the leaching of metals from multi-element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peregrina Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Beesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Biochar Symposium 2015 - COST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geisenheim, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. 20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, North Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biochar, un outil prometteur pour la phytostabilisation des sols contaminés par les métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. 3èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués de l’ADEME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions entre biochar et métaux lourds dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des métaux dans les systèmes sol-plante-biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Rees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184743842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique du carbone, des nutriments et des éléments en traces dans les systèmes sol-plante. Je travaille depuis 2018 sur les flux trophiques des plantes vers la rhizosphère, en examinant en quoi la rhizodéposition peut réguler le stockage de carbone dans les sols, en particulier dans le cas d'espèces de grande culture (blé, colza, féverole). Mon objectif est de comprendre comment ces différents flux (exsudation de composés solubles, sécrétion de mucilage, desquamation de cellules, émission de composés organiques volatils, etc.) sont contrôlés par le fonctionnement de la plante et par son environnement. J'utilise pour cela des approches à la fois expérimentales (analyse quantitative et qualitative de la rhizodéposition) et de modélisation (développement de modèles de plante fonctions-structures couplés à des modèles de dynamique des matières organiques dans les sols).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai précédemment travaillé sur la dynamique des métaux lourds dans les systèmes sol-plante-biochar dans le cadre de mon doctorat, sur la dynamique du carbone dans les Technosols construits pendant mon premier post-doctorat et sur la dynamique des nutriments dans les Technosols miniers de l'Alberta pendant mon second post-doctorat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les sols : comprendre les controverses et les défis de recherche sur les mécanismes pour conseiller les opérationnels et les décideurs sur les pratiques de séquestration de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.41-73. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15552092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Decuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypass and hyperbole in soil science: A perspective from the next generation of soil scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Balseiro‐romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Celebrating the work of Early Career Researchers in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balseiro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1365-2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn by Noccaea caerulescens on a contaminated soil: A four-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135654. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial response to carbon and nutrient additions in boreal forest soils and coversoils used during post-mining reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2019-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and nutrient retention in coarse-textured soil profiles from the Athabasca oil sand region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Yarmuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.104526. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the genotoxicity of metal-contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and phosphorus release from peat and forest floor-based cover soils used during oil sands reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (4), pp.757-768. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Immobilization on Wood-Derived Biochars: Distribution and Reactivity of Carbonate Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.845-854. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.04.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars in soils: towards the required level of scientific understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priit Tammeorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catarina Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/16486897.2016.1239582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Standardization of Biochar Analysis: The COST Action TD1107 Interlaboratory Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b05055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization by sludge-derived biochar: roles of mineral oxides and carbonized organic compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanming Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (Environ Geocherm Health), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-016-9851-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal-contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and metal uptake by a non-hyperaccumulating species (Lolium perenne) and a Cd-Zn hyperaccumulator (Noccaea caerulescens) in contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2384-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuelling the underground: A matter of perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imeda Uwase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wichern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium ISRR 2024 "Roots [&amp; Roads] to a sustainable future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research (ISRR); Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are crops significant sources of Volatile Organic Compounds? A bi-compartmented chamber setup for investigating VOC emissions from aboveground and belowground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU-23-5752., </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible trade-off between soil nitrogen availability and root carbon inputs to soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ; Université de Poitiers, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon stability in Podzolic and Luvisolic subsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of cadmium and zinc in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-supported phytoextraction of metals in a three-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoextraction des métaux facilitée par les amendements de biochar - Etude lysimétrique sur 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining water and nutrients availability to plants in reclaimed oil sands soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of industrial soils - a lysimeter research: Monitoring the evolution of biochar's influence in a metal-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.International Workshop at UGT South 2015: Lysimeters – separating processes in flux measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of soil pH regulation by biochar amendments and consequences for biochar long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISMOM 2015: Soil interfaces for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Cd and Zn uptake by the hyperaccumulator Noccaea caerulescens grown in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3Sun Yat-sen University 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEPCRT., Nov 2015, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2University of Zürich 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using amendments of biochar to control the mobility of heavy metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1James Hutton Institute 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of biochar on the phytostabilization of contaminated soils with ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochar, Compost and Digestate 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of heavy metals immobilized on specific organic and mineral parts of a wood-derived biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop roots - a hidden source of methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Biogenic Hydrocarbons and the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent dynamics of C, N, P and water in reclaimed soil profiles from the Athabasca Oil Sands Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of fresh versus aged biochar on the leaching of metals from multi-element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peregrina Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Beesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Biochar Symposium 2015 - COST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geisenheim, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. 20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, North Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biochar, un outil prometteur pour la phytostabilisation des sols contaminés par les métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. 3èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués de l’ADEME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions entre biochar et métaux lourds dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des métaux dans les systèmes sol-plante-biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B7ED64E"/>
+    <w:nsid w:val="029C4B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Schnee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Evans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1365-2389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quideau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2019-0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Dyck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Yarmuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104526" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Norris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Samadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2017-0037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.04.0152" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Tammeorg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kern" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2016.1239582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Bachmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fabbri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Jia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. W. Tsang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9851-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.03.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2384-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeda Uwase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wichern" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793032v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777563v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peregrina Puga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Beesley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Schnee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Evans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1365-2389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quideau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2019-0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Dyck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Yarmuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104526" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Norris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Samadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2017-0037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.04.0152" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Tammeorg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kern" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2016.1239582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Bachmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fabbri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Jia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. W. Tsang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9851-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.03.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2384-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeda Uwase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wichern" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798449v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peregrina Puga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Beesley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>