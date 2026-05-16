--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Rees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184743842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique du carbone, des nutriments et des éléments en traces dans les systèmes sol-plante. Je travaille depuis 2018 sur les flux trophiques des plantes vers la rhizosphère, en examinant en quoi la rhizodéposition peut réguler le stockage de carbone dans les sols, en particulier dans le cas d'espèces de grande culture (blé, colza, féverole). Mon objectif est de comprendre comment ces différents flux (exsudation de composés solubles, sécrétion de mucilage, desquamation de cellules, émission de composés organiques volatils, etc.) sont contrôlés par le fonctionnement de la plante et par son environnement. J'utilise pour cela des approches à la fois expérimentales (analyse quantitative et qualitative de la rhizodéposition) et de modélisation (développement de modèles de plante fonctions-structures couplés à des modèles de dynamique des matières organiques dans les sols).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai précédemment travaillé sur la dynamique des métaux lourds dans les systèmes sol-plante-biochar dans le cadre de mon doctorat, sur la dynamique du carbone dans les Technosols construits pendant mon premier post-doctorat et sur la dynamique des nutriments dans les Technosols miniers de l'Alberta pendant mon second post-doctorat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les sols : comprendre les controverses et les défis de recherche sur les mécanismes pour conseiller les opérationnels et les décideurs sur les pratiques de séquestration de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.41-73. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15552092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Decuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypass and hyperbole in soil science: A perspective from the next generation of soil scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Balseiro‐romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Celebrating the work of Early Career Researchers in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balseiro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1365-2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn by Noccaea caerulescens on a contaminated soil: A four-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135654. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial response to carbon and nutrient additions in boreal forest soils and coversoils used during post-mining reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2019-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and nutrient retention in coarse-textured soil profiles from the Athabasca oil sand region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Yarmuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.104526. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the genotoxicity of metal-contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and phosphorus release from peat and forest floor-based cover soils used during oil sands reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (4), pp.757-768. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Immobilization on Wood-Derived Biochars: Distribution and Reactivity of Carbonate Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.845-854. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.04.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars in soils: towards the required level of scientific understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priit Tammeorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catarina Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/16486897.2016.1239582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Standardization of Biochar Analysis: The COST Action TD1107 Interlaboratory Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b05055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization by sludge-derived biochar: roles of mineral oxides and carbonized organic compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanming Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (Environ Geocherm Health), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-016-9851-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal-contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and metal uptake by a non-hyperaccumulating species (Lolium perenne) and a Cd-Zn hyperaccumulator (Noccaea caerulescens) in contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2384-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuelling the underground: A matter of perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imeda Uwase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wichern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium ISRR 2024 "Roots [&amp; Roads] to a sustainable future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research (ISRR); Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are crops significant sources of Volatile Organic Compounds? A bi-compartmented chamber setup for investigating VOC emissions from aboveground and belowground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU-23-5752., </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible trade-off between soil nitrogen availability and root carbon inputs to soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ; Université de Poitiers, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon stability in Podzolic and Luvisolic subsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of cadmium and zinc in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-supported phytoextraction of metals in a three-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoextraction des métaux facilitée par les amendements de biochar - Etude lysimétrique sur 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining water and nutrients availability to plants in reclaimed oil sands soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of industrial soils - a lysimeter research: Monitoring the evolution of biochar's influence in a metal-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.International Workshop at UGT South 2015: Lysimeters – separating processes in flux measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of soil pH regulation by biochar amendments and consequences for biochar long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISMOM 2015: Soil interfaces for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Cd and Zn uptake by the hyperaccumulator Noccaea caerulescens grown in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3Sun Yat-sen University 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEPCRT., Nov 2015, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2University of Zürich 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using amendments of biochar to control the mobility of heavy metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1James Hutton Institute 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of biochar on the phytostabilization of contaminated soils with ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochar, Compost and Digestate 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of heavy metals immobilized on specific organic and mineral parts of a wood-derived biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop roots - a hidden source of methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Biogenic Hydrocarbons and the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent dynamics of C, N, P and water in reclaimed soil profiles from the Athabasca Oil Sands Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of fresh versus aged biochar on the leaching of metals from multi-element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peregrina Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Beesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Biochar Symposium 2015 - COST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geisenheim, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. 20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, North Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biochar, un outil prometteur pour la phytostabilisation des sols contaminés par les métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. 3èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués de l’ADEME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions entre biochar et métaux lourds dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des métaux dans les systèmes sol-plante-biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Rees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184743842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique du carbone, des nutriments et des éléments en traces dans les systèmes sol-plante. Je travaille depuis 2018 sur les flux trophiques des plantes vers la rhizosphère, en examinant en quoi la rhizodéposition peut réguler le stockage de carbone dans les sols, en particulier dans le cas d'espèces de grande culture (blé, colza, féverole). Mon objectif est de comprendre comment ces différents flux (exsudation de composés solubles, sécrétion de mucilage, desquamation de cellules, émission de composés organiques volatils, etc.) sont contrôlés par le fonctionnement de la plante et par son environnement. J'utilise pour cela des approches à la fois expérimentales (analyse quantitative et qualitative de la rhizodéposition) et de modélisation (développement de modèles de plante fonctions-structures couplés à des modèles de dynamique des matières organiques dans les sols).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai précédemment travaillé sur la dynamique des métaux lourds dans les systèmes sol-plante-biochar dans le cadre de mon doctorat, sur la dynamique du carbone dans les Technosols construits pendant mon premier post-doctorat et sur la dynamique des nutriments dans les Technosols miniers de l'Alberta pendant mon second post-doctorat.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do specific root zones shape plant net N uptake? Modeling insights from Root-CyNAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.diag008. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diag008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in organic carbon stocks in subsoil layers after two decades of organic amendment application cannot be explained by the estimated contribution of multiple C inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117546. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les sols : comprendre les controverses et les défis de recherche sur les mécanismes pour conseiller les opérationnels et les décideurs sur les pratiques de séquestration de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.41-73. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15552092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of volatile organic compounds from aboveground and belowground parts of rapeseed (Brassica napus L.) and tomato (Solanum lycopersicum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Decuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 955, pp.177081. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon models need independent time-series validation for reliable prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bölscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.158. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can N$_2$O emissions offset the benefits from soil organic carbon storage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypass and hyperbole in soil science: A perspective from the next generation of soil scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Balseiro‐romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Celebrating the work of Early Career Researchers in Soil Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Portell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Schnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balseiro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/(ISSN)1365-2389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn by Noccaea caerulescens on a contaminated soil: A four-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135654. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial response to carbon and nutrient additions in boreal forest soils and coversoils used during post-mining reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2019-0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and nutrient retention in coarse-textured soil profiles from the Athabasca oil sand region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marty Yarmuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.104526. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropedology to reveal pedogenetic processes in Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.149-163. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3232/SJSS.2018.V8.N2.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, nitrogen and phosphorus release from peat and forest floor-based cover soils used during oil sands reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (4), pp.757-768. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjss-2017-0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Immobilization on Wood-Derived Biochars: Distribution and Reactivity of Carbonate Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Brech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.845-854. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.04.0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decrease in the genotoxicity of metal-contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochars in soils: towards the required level of scientific understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priit Tammeorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Catarina Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jeffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Engineering and Landscape Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3846/16486897.2016.1239582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Standardization of Biochar Analysis: The COST Action TD1107 Interlaboratory Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Bucheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dieguez-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Knicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b05055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal immobilization by sludge-derived biochar: roles of mineral oxides and carbonized organic compartment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinchen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanming Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. W. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (Environ Geocherm Health), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10653-016-9851-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal-contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and metal uptake by a non-hyperaccumulating species (Lolium perenne) and a Cd-Zn hyperaccumulator (Noccaea caerulescens) in contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2384-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d'avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres Inovia; SELEOPRO, Jan 2025, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du projet SILICOL : Définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique par des approches de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are local soil availability signals integrated through uptake and rhizodeposition for plastic root growth? The new Wheat-BRIDGES model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau RhizosPHARE, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OpenAlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuelling the underground: A matter of perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imeda Uwase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wichern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium ISRR 2024 "Roots [&amp; Roads] to a sustainable future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research (ISRR); Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are crops significant sources of Volatile Organic Compounds? A bi-compartmented chamber setup for investigating VOC emissions from aboveground and belowground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU-23-5752., </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of shoot architectural traits to promote winter oilseed rape vigour during the vegetative growth: a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRC 2023 - 16. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet SILICOL : Simuler l'association Colza-Féverole pour définir un idéotype de colza apte à l'association, vigoureux et productif en conduite agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Carrefour de la Sélection du Colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELEOPRO; Terres Inovia, Jan 2022, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: Modelling the contribution of roots to soil carbon dynamics using a 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies (ECSSS), Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep - A 3D root functional model to simulate rhizodeposition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 - Side event "Phenotyping and modeling of plant anchorage and physiology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Pradal, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible trade-off between soil nitrogen availability and root carbon inputs to soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ; Université de Poitiers, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by Technosols constructed for agricultural purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la rhizodéposition pour mieux comprendre le cycle du carbone dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Root Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizodeposition processes as a major lever for soil carbon sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Soil Organic Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 3D shoot-root model for simulating rhizodeposition processes in the context of whole plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling of carbon stocks in the upper horizon of cultivated constructed Technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon stability in Podzolic and Luvisolic subsoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of cadmium and zinc in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phytoextraction des métaux facilitée par les amendements de biochar - Etude lysimétrique sur 3 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-supported phytoextraction of metals in a three-year lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining water and nutrients availability to plants in reclaimed oil sands soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar-assisted phytoextraction of Cd and Zn in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Phytotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosol micropedology : how micrometric interfaces reveal pedogenetic processes in man-made soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Soil Micromorphology 15ICSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of soil pH regulation by biochar amendments and consequences for biochar long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISMOM 2015: Soil interfaces for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Québécoise des Spécialistes en Science du Sol (AQSSS). CAN., Jul 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of industrial soils - a lysimeter research: Monitoring the evolution of biochar's influence in a metal-contaminated soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13.International Workshop at UGT South 2015: Lysimeters – separating processes in flux measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Cd and Zn uptake by the hyperaccumulator Noccaea caerulescens grown in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3Sun Yat-sen University 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEPCRT., Nov 2015, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metallic trace elements in biochar-amended soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2University of Zürich 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using amendments of biochar to control the mobility of heavy metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1James Hutton Institute 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of biochar on the phytostabilization of contaminated soils with ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochar, Compost and Digestate 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of heavy metals immobilized on specific organic and mineral parts of a wood-derived biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do mixed-species agricultural systems increase root C stock and C sequestration in subsoil? New data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Detrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Navarro-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Abalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkadir Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. pp.141, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop roots - a hidden source of methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Staudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference: Biogenic Hydrocarbons and the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castelldefels, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMBAL: A structural-functional plant model to simulate C and N dynamics andshoot-root architecture of winter oilseed rape associated with legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsu-Wei Chen; Andreas Fricke; Katrin Kahlen; Susann Müller; Hartmut Stützel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany. 2023, Book of Abstracts of the 10th International Conference on Functional-Structural Plant Models</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de l’association d’espèces sur les interactions aérien/racinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du réseau Agroécologie du labEx BASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent dynamics of C, N, P and water in reclaimed soil profiles from the Athabasca Oil Sands Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Quideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Dyck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling rhizodeposition with functional-structural plant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Society on Root Research Conference (ISRR-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Jerusalem, Israel. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cotelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dhyèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of fresh versus aged biochar on the leaching of metals from multi-element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peregrina Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Beesley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Biochar Symposium 2015 - COST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geisenheim, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biochar, un outil prometteur pour la phytostabilisation des sols contaminés par les métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. 3èmes Rencontres Nationales de la Recherche sur les Sites et Sols Pollués de l’ADEME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root development of non-accumulating and hyperaccumulating plants in metal contaminated soils amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. 20th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jeju, North Korea. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéractions entre biochar et métaux lourds dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E Ingénierie des Ressources, Procédés, Produits et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des métaux dans les systèmes sol-plante-biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Université de Lorraine, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LORR0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="029C4B9B"/>
+    <w:nsid w:val="BD68B39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Schnee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Evans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1365-2389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quideau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2019-0088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Dyck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Yarmuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104526" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Norris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Samadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2017-0037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.04.0152" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Tammeorg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kern" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2016.1239582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Bachmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fabbri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458427v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Jia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. W. Tsang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9851-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258345v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.03.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2384-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeda Uwase" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wichern" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5752" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958875v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486433v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798449v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peregrina Puga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Beesley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0293" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184743842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diag008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Voyard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Decuq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15342" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Schnee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Evans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/(ISSN)1365-2389" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lejoly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Quideau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2019-0088" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614587v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Dyck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Hernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Yarmuch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3232/SJSS.2018.V8.N2.02" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Norris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Samadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjss-2017-0037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.04.0152" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priit Tammeorg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Bastos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jeffery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/16486897.2016.1239582" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Bachmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Bucheli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dieguez-Alonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fabbri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b05055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinchen Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Jia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. W. Tsang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9851-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.03.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2384-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228345v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imeda Uwase" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten M&#252;ller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wichern" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5752" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pages" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kohli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allory" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pages" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belanger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958886v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958847v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809652v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Navarro-Cano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkadir Bal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cornilleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peregrina Puga" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Beesley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794196v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0293" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>