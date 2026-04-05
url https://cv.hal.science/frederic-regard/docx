--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1639,165 +1639,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
+                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angelaki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220412v1</w:t>
+                <w:t xml:space="preserve">halshs-00220411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
+                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
+              <w:t xml:space="preserve">Angelaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220411v1</w:t>
+                <w:t xml:space="preserve">halshs-00220412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the self in Cardinal Newman's Apologia pro Vita Sua</w:t>
               </w:r>
@@ -2858,173 +2858,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détective était une femme: Le polar en son genre</w:t>
+                <w:t xml:space="preserve">Genre et signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2018., 2018, série « Genres, Sexes, Textes »</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03929123v1</w:t>
+                <w:t xml:space="preserve">halshs-03929134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et signature</w:t>
+                <w:t xml:space="preserve">Le détective était une femme: Le polar en son genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF; Presses Universitaires de France, 2018, 978-2130810223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.regar.2018.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03929134v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rire de la Méduse&amp;quot;. Regards critiques</w:t>
               </w:r>
@@ -4435,173 +4435,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcolonial impostures : William Golding's self-portraits as an Egyptian</w:t>
+                <w:t xml:space="preserve">Kill the beast. Sur Lord of the flies de William Golding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stierstorfer, Klaus. </w:t>
+              <w:t xml:space="preserve">Colette Stévanovitch; Henry Daniels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Return to Postmodernism : theory - travel writing - autobiography : Festschrift in honour of Ihab Hassan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Winter ; Heidelberg University Press, pp.375-386, 2005</w:t>
+              <w:t xml:space="preserve">L'affect et le jugement : mélanges offerts à Michel Morel à l'occasion de son départ à la retraite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (6), Association des médiévistes anglicistes de l'enseignement supérieur, pp.433-451, 2005, GRENDEL, 2-901198-39-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220422v1</w:t>
+                <w:t xml:space="preserve">hal-04674760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kill the beast. Sur Lord of the flies de William Golding</w:t>
+                <w:t xml:space="preserve">Postcolonial impostures : William Golding's self-portraits as an Egyptian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Colette Stévanovitch; Henry Daniels. </w:t>
+              <w:t xml:space="preserve">Stierstorfer, Klaus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'affect et le jugement : mélanges offerts à Michel Morel à l'occasion de son départ à la retraite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2 (6), Association des médiévistes anglicistes de l'enseignement supérieur, pp.433-451, 2005, GRENDEL, 2-901198-39-2</w:t>
+              <w:t xml:space="preserve">Return to Postmodernism : theory - travel writing - autobiography : Festschrift in honour of Ihab Hassan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Winter ; Heidelberg University Press, pp.375-386, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674760v1</w:t>
+                <w:t xml:space="preserve">halshs-00220422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholicism, spiritual progress, and ethnology : E.B. Tylor's secret war of cultures</w:t>
               </w:r>
@@ -5234,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>