--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1294,165 +1294,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03971102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catholic Mule : E.B. Tylor's chimeric perception of Otherness</w:t>
+                <w:t xml:space="preserve">Derrida un-cut : Cixous's art of hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Victorian Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, N° 12.2 (Autumn 2007), pp.225-237</w:t>
+              <w:t xml:space="preserve">Paragraph (Modern Critical Theory Group)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 30 (N° 2 (july 2007)), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220417v1</w:t>
+                <w:t xml:space="preserve">halshs-00220418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrida un-cut : Cixous's art of hearts</w:t>
+                <w:t xml:space="preserve">The Catholic Mule : E.B. Tylor's chimeric perception of Otherness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paragraph (Modern Critical Theory Group)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 30 (N° 2 (july 2007)), pp.1-16</w:t>
+              <w:t xml:space="preserve">Journal of Victorian Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N° 12.2 (Autumn 2007), pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220418v1</w:t>
+                <w:t xml:space="preserve">halshs-00220417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimères de l'anthropologie culturelle, ou grandeur et misère de la métaphore dans &amp;quot;Anahuac&amp;quot; de E.B. Tylor</w:t>
               </w:r>
@@ -1639,165 +1639,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
+                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
+              <w:t xml:space="preserve">Angelaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220411v1</w:t>
+                <w:t xml:space="preserve">halshs-00220412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
+                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angelaki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220412v1</w:t>
+                <w:t xml:space="preserve">halshs-00220411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing the self in Cardinal Newman's Apologia pro Vita Sua</w:t>
               </w:r>
@@ -3167,190 +3167,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Drake à Chatwin : rhétoriques de la découverte</w:t>
+                <w:t xml:space="preserve">La littérature anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">ENS Editions, pp.239, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.128, 2007, Que sais-je?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220430v1</w:t>
+                <w:t xml:space="preserve">halshs-00220431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature anglaise</w:t>
+                <w:t xml:space="preserve">De Drake à Chatwin : rhétoriques de la découverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.128, 2007, Que sais-je?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Editions, pp.239, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00220431v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking and writing processes in English : manuel d'expression écrite</w:t>
               </w:r>
@@ -4009,199 +4009,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de deux : les styles du féminin (sur Althuser, Butler, Derrida et Cixous)</w:t>
+                <w:t xml:space="preserve">Fantasmes et chimères du descriptif ethnographique : deux études de cas, &amp;quot;Personal Narrative of a Pilgrimage&amp;quot; de Richard Francis Burton (1855-1856) et &amp;quot;Anahuac&amp;quot; d'Edward Burnett Tylor (1861)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Tomiche, Anne ; Zoberman, Pierre. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regard, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et identités sexuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ social, pp.29-46, 2007, Poétiques comparatistes</w:t>
+              <w:t xml:space="preserve">De Drake à Chatwin : rhétoriques de la découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.155-184, 2007, Signes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220426v1</w:t>
+                <w:t xml:space="preserve">halshs-00220425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantasmes et chimères du descriptif ethnographique : deux études de cas, &amp;quot;Personal Narrative of a Pilgrimage&amp;quot; de Richard Francis Burton (1855-1856) et &amp;quot;Anahuac&amp;quot; d'Edward Burnett Tylor (1861)</w:t>
+                <w:t xml:space="preserve">Pas de deux : les styles du féminin (sur Althuser, Butler, Derrida et Cixous)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Regard, Frédéric. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zoberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tomiche, Anne ; Zoberman, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Drake à Chatwin : rhétoriques de la découverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.155-184, 2007, Signes</w:t>
+              <w:t xml:space="preserve">Littérature et identités sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.29-46, 2007, Poétiques comparatistes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00220425v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrida in time : critique et contemporanéité dans le rituel du surlignement chez Hélène Cixous</w:t>
               </w:r>
@@ -4654,169 +4654,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time for replacement : Cardinal Newman's Apologia</w:t>
+                <w:t xml:space="preserve">Life-writing as mediating criticism : Burgess's Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des histoires du temps : conceptions et représentations de la temporalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.189-202, 2003</w:t>
+              <w:t xml:space="preserve">Mapping the self : space, identity, discourse in British auto/biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.367-384, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220419v1</w:t>
+                <w:t xml:space="preserve">halshs-00220420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-writing as mediating criticism : Burgess's Shakespeare</w:t>
+                <w:t xml:space="preserve">Time for replacement : Cardinal Newman's Apologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shusterman, Ronald. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping the self : space, identity, discourse in British auto/biography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.367-384, 2003</w:t>
+              <w:t xml:space="preserve">Des histoires du temps : conceptions et représentations de la temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.189-202, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220420v1</w:t>
+                <w:t xml:space="preserve">halshs-00220419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5234,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>