--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -897,346 +897,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03931819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Cocasseries. L’affaire Coq/cock et la loi du genre »</w:t>
+                <w:t xml:space="preserve">« Le Ventre de Rebecca. De l’hétérocryption du descriptif »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Référence et référentialité 2,, 11 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931818v1</w:t>
+                <w:t xml:space="preserve">halshs-03931815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Legs d’Alfred : Doris Lessing, Alfred &amp; Emily »</w:t>
+                <w:t xml:space="preserve">« Cocasseries. L’affaire Coq/cock et la loi du genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.235⟩</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.077.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931826v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A Far Cry from Emma Bovary: A Critique of Rancière—and a Tribute to Rebecca »,</w:t>
+                <w:t xml:space="preserve">« Le Legs d’Alfred : Doris Lessing, Alfred &amp; Emily »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Auto/biograpies familiales », </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03931812v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03931826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Ventre de Rebecca. De l’hétérocryption du descriptif »,</w:t>
+                <w:t xml:space="preserve">« A Far Cry from Emma Bovary: A Critique of Rancière—and a Tribute to Rebecca »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Référence et référentialité 2,, 11 (2)</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03931815v1</w:t>
+                <w:t xml:space="preserve">halshs-03931812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yielding to Circumstances</w:t>
               </w:r>
@@ -1639,234 +1639,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
+                <w:t xml:space="preserve">Replacing the self in Cardinal Newman's Apologia pro Vita Sua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angelaki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
+              <w:t xml:space="preserve">Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°27 (Fall 2004), pp.721-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220412v1</w:t>
+                <w:t xml:space="preserve">halshs-00220410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
+                <w:t xml:space="preserve">On Cixous's tongue : beyond scopic desire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
+              <w:t xml:space="preserve">Angelaki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 9 (N°1 (Apr. 2004)), pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220411v1</w:t>
+                <w:t xml:space="preserve">halshs-00220412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing the self in Cardinal Newman's Apologia pro Vita Sua</w:t>
+                <w:t xml:space="preserve">La métaphore visuelle dans les essais cinématographiques de Graham Greene : principes d'une ' eikono-graphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, N°27 (Fall 2004), pp.721-736</w:t>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, N°26, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220410v1</w:t>
+                <w:t xml:space="preserve">halshs-00220411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making both ends meet : Cardinal Newman's principle of symbolic development</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire contrepoints autour de "Depois do silêncio" de Christiane Jatahy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Tomiche; Frédéric Regard; Théâtre de l'Odéon; Sorbonne Université, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2018., 2018, série « Genres, Sexes, Textes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,151 +3431,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhetoric of the feminine [Actes du colloque franco-britannique à la maison française d'Oxford, The Ethics of Tropes, septembre 2002] in [Etudes britanniques contemporaines N° 25]</w:t>
+                <w:t xml:space="preserve">Mapping the self : space, identity, discourse in British auto/biography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paul Valéry, Pagination non précisée, 2003</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne, pp.398, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220429v1</w:t>
+                <w:t xml:space="preserve">halshs-00220428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the self : space, identity, discourse in British auto/biography</w:t>
+                <w:t xml:space="preserve">The rhetoric of the feminine [Actes du colloque franco-britannique à la maison française d'Oxford, The Ethics of Tropes, septembre 2002] in [Etudes britanniques contemporaines N° 25]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne, pp.398, 2003</w:t>
+              <w:t xml:space="preserve">Université Paul Valéry, Pagination non précisée, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220428v1</w:t>
+                <w:t xml:space="preserve">halshs-00220429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3606,51 +3606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste en ses genres: pour une approche genrée d'une forme actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Tomiche; Frédéric Regard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et Manifestes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses (SUP), A paraître</w:t>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉCONSTRUCTIONS QUEER LES FONDAMENTAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4101,51 +4101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de deux : les styles du féminin (sur Althuser, Butler, Derrida et Cixous)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zoberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,195 +4267,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00220427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faite d'yeux : genèse sans généalogie</w:t>
+                <w:t xml:space="preserve">Poses, postures, impostures : Richard Burton à l'épreuve de l'inde et de l'Arabie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses, généalogies, genres : autour de l'oeuvre d'Hélène Cixous : [actes du colloque tenu à la Bibliothèque nationale de France du 22 au 24 mai 2003]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galilée : Bibliothèque nationale de France, pp.215-228, 2006, Lignes fictives</w:t>
+              <w:t xml:space="preserve">L'usage de l'Inde dans les littératures française et européenne : XVIIIe-XXe siècles : [actes du colloque, Lyon, École Normale Supérieure Lettres et sciences Humaines, 2 au 4 juin 2005 / organisé par le SIELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Kailash, pp.97-116, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00220424v1</w:t>
+                <w:t xml:space="preserve">halshs-00220423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poses, postures, impostures : Richard Burton à l'épreuve de l'inde et de l'Arabie</w:t>
+                <w:t xml:space="preserve">Faite d'yeux : genèse sans généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Calle-Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calle-Gruber, Mireille;Germain, Marie-Odile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'usage de l'Inde dans les littératures française et européenne : XVIIIe-XXe siècles : [actes du colloque, Lyon, École Normale Supérieure Lettres et sciences Humaines, 2 au 4 juin 2005 / organisé par le SIELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Kailash, pp.97-116, 2006</w:t>
+              <w:t xml:space="preserve">Genèses, généalogies, genres : autour de l'oeuvre d'Hélène Cixous : [actes du colloque tenu à la Bibliothèque nationale de France du 22 au 24 mai 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galilée : Bibliothèque nationale de France, pp.215-228, 2006, Lignes fictives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00220423v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kill the beast. Sur Lord of the flies de William Golding</w:t>
               </w:r>
@@ -4847,51 +4847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le manifeste, objet genré ? », The Conversation, https://theconversation.com/le-manifeste-un-objet-genre-156258</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tomiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5234,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931823v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Regard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839112v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Jane Wallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09574042.2020.1779435" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.077.0141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGTDXM3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lit.2018.0052" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02346476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04244725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Leonardo Tonus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Falquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03909420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wrobel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beaufils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagna Oltarzewska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/transnational-jean-rhys-9781501371653/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.regar.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03149408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Regard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingegerd Blomstrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Bj&#246;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501361326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Calle-Gruber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220419v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971077v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02028879v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>