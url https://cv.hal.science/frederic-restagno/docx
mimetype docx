--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1982,265 +1982,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization and dewetting kinetics in sub-10 nm diblock copolymer line/space lithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coffee stain effect on a fibre from axisymmetric droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb49f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013897v1</w:t>
+                <w:t xml:space="preserve">hal-04007089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee stain effect on a fibre from axisymmetric droplets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-organization and dewetting kinetics in sub-10 nm diblock copolymer line/space lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gomes Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 957, pp.A24. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17), pp.175602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb49f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
               </w:r>
@@ -2324,525 +2324,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale structure of Poly(ionic liquid)s in bulk and solutions by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dervaux</w:t>
+                <w:t xml:space="preserve">Tiago Outerelo Corvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.4111 - 4118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650380v1</w:t>
+                <w:t xml:space="preserve">cea-03757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sant-Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.43001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907369v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structure of Poly(ionic liquid)s in bulk and solutions by small-angle neutron scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (10), pp.4111 - 4118. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03757347v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastohydrodynamic relaxation of soft and deformable microchannels</w:t>
               </w:r>
@@ -3173,144 +3173,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the density of pillar-patterned substrates on contact mechanics: Transition from top to mixed contact with a detailed pressure-field description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-surface rheology and hydrodynamic boundary condition of semi-dilute polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Raphael</w:t>
+                <w:t xml:space="preserve">Stephane Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.055007. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.104.055007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02116D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030523v1</w:t>
+                <w:t xml:space="preserve">hal-03029154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip and friction mechanisms at polymer semi-dilute solutions / solid interfaces</w:t>
               </w:r>
@@ -3322,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grzelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,291 +3441,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+                <w:t xml:space="preserve">Effect of the density of pillar-patterned substrates on contact mechanics: Transition from top to mixed contact with a detailed pressure-field description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Pasquet</w:t>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">E. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.055007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.104.055007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030582v1</w:t>
+                <w:t xml:space="preserve">hal-04030523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface rheology and hydrodynamic boundary condition of semi-dilute polymer solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Jouenne</w:t>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sanson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM02116D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029154v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.71. </w:t>
@@ -3962,51 +3962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dependence of advection-diffusion coupling for nanoparticle ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,51 +5381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing adsorption kinetics through slip velocity measurements of polymer melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,51 +5658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grzelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5766,51 +5766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of Polymers: from PDMS Melts to PDMS Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6164,51 +6164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Shull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth R. Shull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7443,650 +7443,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+                <w:t xml:space="preserve">Why can't you separate interleaved books?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (6), pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481242v1</w:t>
+                <w:t xml:space="preserve">hal-01577378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why can't you separate interleaved books?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Salez</w:t>
+                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577378v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Raphael</w:t>
+                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Léger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882492v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
+                <w:t xml:space="preserve">Chemical modification of PDMS surface without impacting the viscoelasticity: Model systems for a better understanding of elastomer/elastomer adhesion and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 468, pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882664v1</w:t>
+                <w:t xml:space="preserve">hal-04882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of PDMS surface without impacting the viscoelasticity: Model systems for a better understanding of elastomer/elastomer adhesion and friction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Dirany</w:t>
+                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Dies</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Vermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 468, pp.174-183. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882619v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of adhesion between asperities in the formation of elastic solid/solid contacts</w:t>
               </w:r>
@@ -8111,64 +8111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (12), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8388,51 +8388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 101 (1), </w:t>
@@ -8483,51 +8483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of interdigitation kinetics between a polymer melt and a polymer brush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (22), pp.5138 - 5145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Damiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Dekhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9020,338 +9020,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
+                <w:t xml:space="preserve">Hydrodynamic interaction between a spherical particle and an elastic surface: A gentle probe for soft thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+                <w:t xml:space="preserve">Samuel Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Montel</w:t>
+                <w:t xml:space="preserve">Audrey Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909689v1</w:t>
+                <w:t xml:space="preserve">hal-04883065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interaction between a spherical particle and an elastic surface: A gentle probe for soft thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Leroy</w:t>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Steinberger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (26), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8), pp.3821-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883065v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding friction at soft micropatterned elastomer interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9547,291 +9547,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (22), pp.13406-13409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708504v1</w:t>
+                <w:t xml:space="preserve">hal-04883253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (22), pp.13406-13409. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883253v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of the molecular organization on friction at soft polymer interfaces</w:t>
               </w:r>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9934,51 +9934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,77 +10064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10198,51 +10198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,302 +10332,302 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991886v1</w:t>
+                <w:t xml:space="preserve">hal-00584935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Léger</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584935v1</w:t>
+                <w:t xml:space="preserve">hal-00991886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine calibration of the residual dissipation in a surface forces apparatus using a capacitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.085103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10778,51 +10778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11475,51 +11475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11830,51 +11830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13577,277 +13577,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
+                <w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226510v1</w:t>
+                <w:t xml:space="preserve">hal-05226652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t>
+                <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226652v1</w:t>
+                <w:t xml:space="preserve">hal-05226510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico-indentation of a stiff solid by liquid indenters</w:t>
               </w:r>
@@ -15060,51 +15060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B6E6D37"/>
+    <w:nsid w:val="B49ED66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15291,51 +15291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-restagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-6677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068999526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61780606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001219574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6460-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0154559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00480A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corpart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ricard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45547-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomes Correia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb49f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.59" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outerelo Corvo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona O&#8217;brien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00290" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grzelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030607v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau H&#233;not" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11697-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiparissoff-Bondil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devisme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177802" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Shull" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11500-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chedozeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Leger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.05.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenneviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01601h" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airidas Korolkovas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Emmenegger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de los Santos Pereira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02525" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00601" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04332740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270658v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zhu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. Shull" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02505" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577378v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dies" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15130-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882934v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/14001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4007335" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.215701" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87SFLPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dekhil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25952" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0HF8CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264501" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00121g" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maleki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyssat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.07.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJRF71ND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187223" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807698s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515496v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973677" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701585840" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000538v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10013-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084458v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000276v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.184501" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crassous" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10112-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ursini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gayvallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021304" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072982v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leger L." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinot E." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879826v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefevre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mercier-Serezat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427194v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martrenchard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruy&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-restagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-6677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068999526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61780606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001219574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6460-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0154559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00480A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corpart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ricard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45547-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomes Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb49f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outerelo Corvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona O&#8217;brien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grzelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030607v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau H&#233;not" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11697-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiparissoff-Bondil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devisme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177802" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Shull" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11500-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chedozeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Leger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.05.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenneviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01601h" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airidas Korolkovas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Emmenegger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de los Santos Pereira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02525" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00601" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04332740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270658v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zhu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. Shull" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02505" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577378v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.036" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dies" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15130-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882934v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/14001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4007335" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.215701" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87SFLPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dekhil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25952" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0HF8CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00121g" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maleki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyssat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.07.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJRF71ND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187223" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807698s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515496v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973677" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701585840" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000538v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10013-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084458v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000276v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.184501" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crassous" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10112-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ursini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gayvallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021304" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072982v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leger L." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinot E." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879826v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefevre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mercier-Serezat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427194v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martrenchard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruy&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>