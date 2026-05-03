--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -264,51 +264,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -444,902 +444,902 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Plati</w:t>
+                <w:t xml:space="preserve">Andrea Plati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Raphaël Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulogne</w:t>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Restagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Smallenburg</w:t>
+                <w:t xml:space="preserve">Frank Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380354v1</w:t>
+                <w:t xml:space="preserve">hal-04859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly and non-equilibrium phase coexistence in a binary granular mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Plati</w:t>
+                <w:t xml:space="preserve">R. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maire</w:t>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boulogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">F. Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Smallenburg</w:t>
+                <w:t xml:space="preserve">F. Smallenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (5), pp.054509. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0268711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04859858v1</w:t>
+                <w:t xml:space="preserve">hal-05380354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
+                <w:t xml:space="preserve">Measuring relative humidity from evaporation with a wet-bulb thermometer: The psychrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pasquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (1), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/5.0154559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468090v1</w:t>
+                <w:t xml:space="preserve">hal-04378677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychromètre : l’instrument qui a défié la physique du 19 e siècle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lifetime of vertical giant soap films: role of the relative humidity and film dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202478028⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.2374-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01629C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625199v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring relative humidity from evaporation with a wet-bulb thermometer: The psychrometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Le psychromètre : l’instrument qui a défié la physique du 19 e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 92 (1), pp.36-42. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.28-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/5.0154559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202478028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378677v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic thinning of a coating film induced by a small solid defect: evidence of a time-minimum thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Etienne-Simonetti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Fayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sm00292j⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717073v1</w:t>
+                <w:t xml:space="preserve">hal-04445764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-crystalline order in vibrated granular matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Maire</w:t>
+                <w:t xml:space="preserve">Hydrodynamic thinning of a coating film induced by a small solid defect: evidence of a time-minimum thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Etienne-Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fayen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (3), pp.465-471. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-02364-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00292j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445764v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on the lifetime of evaporating drops on fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Corpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (48), pp.9622-9630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1367,1482 +1367,1482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant slip length at a supercooled liquid-solid interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025101⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030292v1</w:t>
+                <w:t xml:space="preserve">hal-04235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Pasquet</w:t>
+                <w:t xml:space="preserve">Corrosion-driven droplet wetting on iron nanolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hee Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.034001. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-45547-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087348v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical prediction of the temperature and the lifetime of an evaporating spherical droplet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Boulogne</w:t>
+                <w:t xml:space="preserve">Thickness profiles of giant soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190053v1</w:t>
+                <w:t xml:space="preserve">hal-04087348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion-driven droplet wetting on iron nanolayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant slip length at a supercooled liquid-solid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Hee Jang</w:t>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lansac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Raspaud</w:t>
+                <w:t xml:space="preserve">Laurent Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-45547-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258987v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal analysis to study the impact of tongue roughness on oral friction mechanisms with a custom-built tribometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical prediction of the temperature and the lifetime of an evaporating spherical droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35-36, pp.100257. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 675, pp.132059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotri.2023.100257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213997v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee stain effect on a fibre from axisymmetric droplets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signal analysis to study the impact of tongue roughness on oral friction mechanisms with a custom-built tribometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ramaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 957, pp.A24. </w:t>
+              <w:t xml:space="preserve">Biotribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35-36, pp.100257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotri.2023.100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007089v1</w:t>
+                <w:t xml:space="preserve">hal-04213997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization and dewetting kinetics in sub-10 nm diblock copolymer line/space lithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coffee stain effect on a fibre from axisymmetric droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb49f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 957, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013897v1</w:t>
+                <w:t xml:space="preserve">hal-04007089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-Induced Temperature Gradient in a Foam Column</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-organization and dewetting kinetics in sub-10 nm diblock copolymer line/space lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Pound-Lana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gomes Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cavalaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cabannes-Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (40), pp.14256-14262. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17), pp.175602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb49f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235197v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structure of Poly(ionic liquid)s in bulk and solutions by small-angle neutron scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00290⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03757347v1</w:t>
+                <w:t xml:space="preserve">hal-03907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Sant-Anna</w:t>
+                <w:t xml:space="preserve">Multiscale structure of Poly(ionic liquid)s in bulk and solutions by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Outerelo Corvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shona O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.4111 - 4118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715707v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of physical-chemistry on the film thinning in surface bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sant-Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (24), pp.4536-4542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00157H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650380v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Temperature Decrease in Evaporating Soap Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evaporation of liquid coating a fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (26), pp.268001. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.43001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.268001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac6a06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907369v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastohydrodynamic relaxation of soft and deformable microchannels</w:t>
               </w:r>
@@ -2932,51 +2932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized recipe for making giant bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Wallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Fusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (12), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3173,1078 +3173,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface rheology and hydrodynamic boundary condition of semi-dilute polymer solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Jouenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM02116D⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029154v2</w:t>
+                <w:t xml:space="preserve">hal-03921188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip and friction mechanisms at polymer semi-dilute solutions / solid interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grzelka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02804⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (4), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220262v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the density of pillar-patterned substrates on contact mechanics: Transition from top to mixed contact with a detailed pressure-field description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-surface rheology and hydrodynamic boundary condition of semi-dilute polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Raphael</w:t>
+                <w:t xml:space="preserve">Nicolas Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.104.055007⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02116D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030523v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new setup for giant soap films characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slip and friction mechanisms at polymer semi-dilute solutions / solid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grzelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mariot</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00054-5⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (10), pp.4910-4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030582v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the density of pillar-patterned substrates on contact mechanics: Transition from top to mixed contact with a detailed pressure-field description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+                <w:t xml:space="preserve">E. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.055007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.104.055007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296059v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear amplification of adhesion forces in interleaved books</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Taub</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00068-z⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528650v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of advection-diffusion coupling for nanoparticle ensembles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+                <w:t xml:space="preserve">Nonlinear amplification of adhesion forces in interleaved books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Raphaël</w:t>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064201⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00068-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896493v3</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biomimetic set-up to understand the role of the kinematic, mechanical, and surface characteristics of the tongue in food oral tribological studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Time dependence of advection-diffusion coupling for nanoparticle ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Menut</w:t>
+                <w:t xml:space="preserve">Elie Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 115, pp.106602. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.064201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921188v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896493v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-induced friction in liquid foams</w:t>
               </w:r>
@@ -4256,64 +4256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4481,103 +4481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity-Induced Onset of Slip at the Wall for Polymer Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Grzelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Antoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Macro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (7), pp.924-928. </w:t>
@@ -4628,51 +4628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling interfacial instabilities in PP/EVOH coextruded multilayer films through the surface density of interfacial copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,64 +4719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time ultrasound assessment of contact progress between food gels and tongue mimicking surfaces during a compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ultrasound to characterize the tongue-food interface: An in vitro study examining the impact of surface roughness and lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,870 +4960,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Panouille</w:t>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilianne Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (31), pp.6308-6317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299004v1</w:t>
+                <w:t xml:space="preserve">hal-04030681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorheology with a Conventional Rheometer: Probing the Interfacial Properties in Compatibilized Multinanolayer Polymer Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Impact of sol-gel transition on the ultrasonic properties of complex model foods: Application to agar/gelatin gels and emulsion filled gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00662⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.506-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408847v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large slippage and depletion layer at the polyelectrolyte/solid interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanorheology with a Conventional Rheometer: Probing the Interfacial Properties in Compatibilized Multinanolayer Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Picard</w:t>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Restagno</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilianne Léger</w:t>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (31), pp.6308-6317. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1309-1315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sm00910h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.9b00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030681v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing adsorption kinetics through slip velocity measurements of polymer melts</w:t>
+                <w:t xml:space="preserve">Temperature-Controlled Slip of Polymer Melts on Ideal Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grzelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Antoniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11697-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (17), pp.177802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.177802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010528v1</w:t>
+                <w:t xml:space="preserve">hal-04210778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for flow-assisted interfacial reaction in coextruded PA6/PP/PA6 films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Chopinez</w:t>
+                <w:t xml:space="preserve">Sensing adsorption kinetics through slip velocity measurements of polymer melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24841⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030702v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Controlled Slip of Polymer Melts on Ideal Substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Grzelka</w:t>
+                <w:t xml:space="preserve">Evidences for flow-assisted interfacial reaction in coextruded PA6/PP/PA6 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kiparissoff-Bondil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iurii Antoniuk</w:t>
+                <w:t xml:space="preserve">F. Chopinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (17), pp.177802. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (S1), pp.E44 - E50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.177802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210778v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of Polymers: from PDMS Melts to PDMS Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,90 +5870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (10), pp.3221 - 3227. </w:t>
@@ -6132,5817 +6132,5951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grafting on the glass transition temperature of PS thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between bulk self-assembly, interfacial and foaming properties in a catanionic surfactant mixture of varying composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Shull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">José Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chenneviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11500-2⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (39), pp.7197-7206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm01601h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633589v1</w:t>
+                <w:t xml:space="preserve">hal-04332740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of interfacial copolymers from co-extruded films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliane Leger</w:t>
+                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 811, pp.499-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692442v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bulk self-assembly, interfacial and foaming properties in a catanionic surfactant mixture of varying composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ferreira</w:t>
+                <w:t xml:space="preserve">Influence of grafting on the glass transition temperature of PS thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Kenneth Shull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm01601h⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2017-11500-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259142v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer brush collapse under shear flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+                <w:t xml:space="preserve">Interplay between bulk self-assembly, interfacial and foaming properties in a catanionic surfactant mixture of varying composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chenneviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02525⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (39), pp.7197-7206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm01601h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032846v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Slip of a PDMS Melt on Weakly Adsorbing Surfaces Measured by a New Photobleaching-Based Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Quantitative determination of interfacial copolymers from co-extruded films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00601⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529, pp.261 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648974v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bulk self-assembly, interfacial and foaming properties in a catanionic surfactant mixture of varying composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chenneviere</w:t>
+                <w:t xml:space="preserve">Polymer brush collapse under shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airidas Korolkovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Rodriguez-Emmenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres de los Santos Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7sm01601h⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.1215-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332740v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The break-up of free films pulled out of a pure liquid bath</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between bulk self-assembly, interfacial and foaming properties in a catanionic surfactant mixture of varying composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesya Mikhailovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chenneviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.758⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (39), pp.7197-7206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7sm01601h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032875v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of thin polymer film rupture: Model experiments for a better understanding of layer breakups in the multilayer coextrusion process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+                <w:t xml:space="preserve">Comparison of the Slip of a PDMS Melt on Weakly Adsorbing Surfaces Measured by a New Photobleaching-Based Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Hénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (14), pp.5592 - 5598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270658v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Molecular Evidence of the Origin of Slip of Polymer Melts on Grafted Brushes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why can't you separate interleaved books?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dalnoki-Veress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (6), pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532091v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ledesma-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2193), pp.20160235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882454v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why can't you separate interleaved books?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577378v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress concentration in periodically rough Hertzian contact: Hertz to soft-flat-punch transition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Molecular Evidence of the Origin of Slip of Polymer Melts on Grafted Brushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth R. Shull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0235⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.2348-2353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882492v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Amplification of Solid Friction in Interleaved Assemblies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of thin polymer film rupture: Model experiments for a better understanding of layer breakups in the multilayer coextrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bironeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.015502⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481242v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of PDMS surface without impacting the viscoelasticity: Model systems for a better understanding of elastomer/elastomer adhesion and friction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Dies</w:t>
+                <w:t xml:space="preserve">Tribological influence of a liquid meniscus in human sebum cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 468, pp.174-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.036⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 498, pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882619v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
+                <w:t xml:space="preserve">Chemical modification of PDMS surface without impacting the viscoelasticity: Model systems for a better understanding of elastomer/elastomer adhesion and friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dirany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 468, pp.174-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882664v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of adhesion between asperities in the formation of elastic solid/solid contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Poulard</w:t>
+                <w:t xml:space="preserve">Surfactant-induced rigidity of interfaces: A unified approach to free and dip-coated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15130-4⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (14), pp.2758-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm02661f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882576v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of adhesion between asperities in the formation of elastic solid/solid contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (12), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15130-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882794v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassie-Wenzel-like transition in patterned soft elastomer adhesive contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+                <w:t xml:space="preserve">A study of generation and rupture of soap films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/14001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (16), pp.2899-2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm52433g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882934v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of interdigitation kinetics between a polymer melt and a polymer brush</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Boué</w:t>
+                <w:t xml:space="preserve">Effect of Surface Elasticity on the Rheology of Nanometric Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Villey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma4007335⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (21), pp.215701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.215701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882891v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Elasticity on the Rheology of Nanometric Liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cassie-Wenzel-like transition in patterned soft elastomer adhesive contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Villey</w:t>
+                <w:t xml:space="preserve">Audrey Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.215701⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967566v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of diblock copolymers at PP/PA6 interfaces and their role in local crystalline organization under fast heating and cooling conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative analysis of interdigitation kinetics between a polymer melt and a polymer brush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chennevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.08.033⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (17), pp.6955-6962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma4007335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01540838v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well-defined poly(dimethylsiloxane) telechelics having nitrobenzoxadiazole fluorescent chain-ends via thiol-ene coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
+                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.25952⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (8), pp.3821-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00694562v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interaction between a spherical particle and an elastic surface: A gentle probe for soft thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of diblock copolymers at PP/PA6 interfaces and their role in local crystalline organization under fast heating and cooling conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264501⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (22), pp.5138 - 5145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883065v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate coating: influence of concentrated surfactants on the film thickness.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Montel</w:t>
+                <w:t xml:space="preserve">Synthesis of well-defined poly(dimethylsiloxane) telechelics having nitrobenzoxadiazole fluorescent chain-ends via thiol-ene coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la204386b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1827-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.25952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909689v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding friction at soft micropatterned elastomer interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poulard</w:t>
+                <w:t xml:space="preserve">Hydrodynamic interaction between a spherical particle and an elastic surface: A gentle probe for soft thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Steinberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2fd00121g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.264501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883118v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau-Levich menisci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+                <w:t xml:space="preserve">Sliding friction at soft micropatterned elastomer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.07.069⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 156, pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fd00121g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00997983v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the mechanism of soap film entrainment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (22), pp.13406-13409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la202233f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés hydrodynamiques au voisinage d'une surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.14-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/20102214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the molecular organization on friction at soft polymer interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Landau-Levich menisci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sm05874f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 354 (1), pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991869v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Incidence of the molecular organization on friction at soft polymer interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.2543-2551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0sm01099e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 7, pp.8535-8541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05874f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584921v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+                <w:t xml:space="preserve">Mechanical tuning of adhesion through micro-patterning of elastic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2543-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0sm01099e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495481v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883333v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscosity of polyelectrolytes solutions in nanofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cagri Uzüm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine von Klitzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.7819-7823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9046676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584935v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting and Dewetting Transition: An Efficient Toolbox for Characterizing Low-Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (19), pp.15345-15349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la102545z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine calibration of the residual dissipation in a surface forces apparatus using a capacitive sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Leroy</w:t>
+                <w:t xml:space="preserve">The role of surface rheology in liquid film formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3187223⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (2), pp.24002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/90/24002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495483v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Bridge Formation and Breakage: A Test to Characterize Antiadhesive Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Vagharchakian</w:t>
+                <w:t xml:space="preserve">Fine calibration of the residual dissipation in a surface forces apparatus using a capacitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliane Leger</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp807698s⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.085103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3187223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374034v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary Bridge Formation and Breakage: A Test to Characterize Antiadhesive Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Vagharchakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la901616x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (12), pp.3769-3775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp807698s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495482v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous jet drawing air into a bath</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Quéré</w:t>
+                <w:t xml:space="preserve">Contact Angle and Contact Angle Hysteresis Measurements Using the Capillary Bridge Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Vagharchakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2973677⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (18), pp.11188-11196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la901616x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515496v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion at poly(butylacrylate)-poly(dimethylsiloxane) interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liliane Léger</w:t>
+                <w:t xml:space="preserve">Viscous jet drawing air into a bath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218460701585840⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.091107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2973677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896923v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does a cohesive granular heap break?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion at poly(butylacrylate)-poly(dimethylsiloxane) interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10013-5⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (8), pp.741-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218460701585840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000538v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of monocrystalline microwires of EDT-TTF(CONHMe)2 and (TMSF)2ClO4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where does a cohesive granular heap break?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.177-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2004-10013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084458v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture of a viscous liquid</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transport properties of monocrystalline microwires of EDT-TTF(CONHMe)2 and (TMSF)2ClO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 146, pp.273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000276v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t>
+                <w:t xml:space="preserve">Fracture of a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Charlaix</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (18), pp.184501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.184501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122684v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorheology: An investigation of the boundary condition at hydrophobic and hydrophilic interfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow Kinetics of Capillary Condensation in Confined Geometry: Experiment and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2001-10112-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 206, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897590v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging in humid granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ursini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gayvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.021304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.66.021304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nanorheology: An investigation of the boundary condition at hydrophobic and hydrophilic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2001-10112-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new capacitive sensor for displacement measurement in a surface force apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Monchanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12, pp.16-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/12/1/302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11952,51 +12086,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative ultrasound to explore tactile perceptions of food elicited by tonguepalate friction: a biomimetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12055,198 +12189,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of thin films as a tool to explain soap film life and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Compressible Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A custom-manufactured tribometer to analyse friction between rough and lubricated biomimetic tongues and an artificial palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12305,73 +12439,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 14 – International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of tongue roughness-induced friction during oral processing of food with a custom-manufactured biomimicking tribometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12430,613 +12564,613 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles Impact of physical chemistry and application to fizzy beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Eufoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001158v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evaporation on foam films and bubbles stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influence of the evaporation on the stability of soapy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cantat</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eufoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001107v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the kinematic, mechanical and surface characteristics of the tongue in food oral processing and related texture perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,198 +13185,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on BioTribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of surface bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13251,534 +13385,534 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Champougny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eufoam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Aberysthwyth, Wales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical characterization of tongue-food interface during oral processing: an in vitro study with Quantitative Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Ultrasound for the dynamic biomechanical analysis of tongue-food interface during oral processing: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sol-gel transition on the acoustic properties of complex model foods: application to agar/gelatin gels and emulsion filled gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13797,369 +13931,369 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pico-indentation of a stiff solid by liquid indenters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Pico-indentation d’un solide rigide par une sonde fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Villey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinot E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leger L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Physique Statistique Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072982v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pico-indentation d’un solide rigide par une sonde fluide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Pico-indentation of a stiff solid by liquid indenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Villey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leger L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale (16ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique</w:t>
+              <w:t xml:space="preserve">Journées de la Physique Statistique Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072999v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a custom-built tribometer to investigate the impact of tongue and food properties on oral friction behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,238 +14338,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a newly developed biomimetic setup to better integrate the kinematic, mechanical and surface characteristics of tongue in oral tribological studies of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quantitative ultrasound to monitor and understand food mechanical breakdown during a compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14450,51 +14584,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14504,121 +14638,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation mécanique des fluides - Notes sur les concepts de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mercier-Serezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879826v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14628,130 +14762,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir un chercheur ou une chercheuse en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martrenchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14761,121 +14895,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospectives de CNRS Physique - 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Restagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Physique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14885,114 +15019,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre contacts solides et cinétique de la condensation capillaire. Aspects macroscopiques et aspects microscopiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Ecole normale supérieure de lyon - ENS LYON, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId413"/>
+      <w:footerReference w:type="default" r:id="rId414"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15060,51 +15194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B49ED66F"/>
+    <w:nsid w:val="5A1B22F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15291,51 +15425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-restagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-6677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068999526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61780606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001219574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6460-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0154559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00480A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corpart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ricard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45547-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.59" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomes Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb49f" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outerelo Corvo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona O&#8217;brien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00290" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grzelka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030607v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00662" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau H&#233;not" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11697-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiparissoff-Bondil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devisme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177802" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Shull" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11500-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chedozeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Leger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.05.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259142v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenneviere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01601h" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airidas Korolkovas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Emmenegger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de los Santos Pereira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02525" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00601" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04332740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270658v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zhu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532091v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. Shull" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02505" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577378v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882619v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.036" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dies" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15130-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882934v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/14001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882891v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4007335" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.215701" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barraud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87SFLPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694562v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dekhil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25952" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0HF8CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883118v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00121g" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997983v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maleki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyssat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.07.069" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJRF71ND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187223" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807698s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515496v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973677" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701585840" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000538v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10013-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084458v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000276v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.184501" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897590v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crassous" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10112-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122704v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ursini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gayvallet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021304" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072982v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leger L." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinot E." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879826v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefevre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mercier-Serezat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427194v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martrenchard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruy&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-restagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7803-6677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068999526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61780606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001219574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6460-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Menut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ramaioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117187" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Plati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0268711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Restagno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smallenburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corpart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0154559" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01629C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202478028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445764v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02364-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etienne-Simonetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00292j" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00480A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ricard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raspaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45547-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chennevi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corpart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2023.100257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007089v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.59" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pound-Lana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gomes Correia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cabannes-Bou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb49f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.268001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03757347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Outerelo Corvo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona O&#8217;brien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drockenmuller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sant-Anna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00157H" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac6a06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719718v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guyard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D Mcgraw" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.204501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wallon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Fusier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00255-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03921188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00054-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029154v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vilquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02116D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grzelka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Antoniuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02804" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ledesma-Alonso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raphael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.104.055007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Taub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alarcon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00068-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896493v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.064201" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.118003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Devisme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hervet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Klein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab7f9c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030607v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.0c00182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030641v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vuong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.106099" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992276v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106095" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Restagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne L&#233;ger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00910h" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408847v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.9b00662" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau H&#233;not" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.177802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11697-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04030702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kiparissoff-Bondil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devisme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopinez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24841" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.7b00842" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032813v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.062001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873275v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Henaff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04235" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04332740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ferreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesya Mikhailovskaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chenneviere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01601h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032875v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.758" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Shull" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2017-11500-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692442v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chedozeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilment" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Leger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.05.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032846v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airidas Korolkovas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Rodriguez-Emmenegger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres de los Santos Pereira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02525" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259142v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00601" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dalnoki-Veress" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0235" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Rapha&#235;l" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.015502" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth R. Shull" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02505" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bironeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cazeneuve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.036" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882664v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02661f" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882576v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dies" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15130-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882794v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saulnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52433g" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Villey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martinot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.215701" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882934v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaumont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/14001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882891v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4007335" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909689v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scheid" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la204386b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.033" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J87SFLPH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dekhil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25952" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M0HF8CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Steinberger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.264501" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00121g" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883253v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202233f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708504v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/20102214" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00997983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maleki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyssat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.07.069" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJRF71ND-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991869v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05874f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584921v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm01099e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Uz&#252;m" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine von Klitzing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9046676" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991886v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la102545z" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495481v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/24002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495483v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187223" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374034v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807698s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la901616x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515496v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyssat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973677" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896923v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amouroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701585840" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10013-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Pasquier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000276v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.184501" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122684v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00073-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122704v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ursini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gayvallet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.021304" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crassous" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10112-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monchanin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/1/302" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546844v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001176v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225867v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225912v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001153v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001158v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001143v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226487v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226652v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226510v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072999v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinot E." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leger L." TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072982v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225408v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226415v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226556v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879826v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefevre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mercier-Serezat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427194v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martrenchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruy&#232;re" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745319v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001627v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>