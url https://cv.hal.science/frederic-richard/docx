--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -407,352 +407,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent framework for a statistical analysis of surfaces based on generalized stochastic processes</w:t>
+                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coulaud</w:t>
+                <w:t xml:space="preserve">Hamed Rabiei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Far East Journal of Theoretical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17654/TS059020097⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863312v1</w:t>
+                <w:t xml:space="preserve">hal-02512954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adapted linear discriminant analysis for the classification in high-dimension, and an application to medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Khuyen T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2020.107031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512954v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted linear discriminant analysis for the classification in high-dimension, and an application to medical data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consistent framework for a statistical analysis of surfaces based on generalized stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Benjamin Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152, </w:t>
+              <w:t xml:space="preserve">Far East Journal of Theoretical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.97-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2020.107031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17654/TS059020097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009519v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical tests of heterogeneity for anisotropic multifractional Brownian fields</w:t>
               </w:r>
@@ -989,90 +989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Rabiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1893,1003 +1893,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Technique for Image Classifying Registration</w:t>
+                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hachama</w:t>
+                <w:t xml:space="preserve">Nicolas Bézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Desolneux</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric J. P. Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2012.2200495⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Molecular Imaging, 11 (3), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269997v1</w:t>
+                <w:t xml:space="preserve">hal-00712106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Technique for Image Classifying Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
+                <w:t xml:space="preserve">Mohamed Hachama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Mkhitaryan</w:t>
+                <w:t xml:space="preserve">Agnès Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Kish</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric J. P. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Molecular Imaging, 11 (3), epub ahead of print. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2012.2200495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712106v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES FRONTS ECOLOGIQUES Une clef de lecture socio-territoriale des enjeux environnementaux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical tests of anisotropy for fractional Brownian textures. Application to full-field digital mammography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Biermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-009-0181-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453774v1</w:t>
+                <w:t xml:space="preserve">hal-00177770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classifying registration technique for the estimation of enhancement curves of DCE-CT scan sequences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gentrification des « espaces naturels » en Angleterre : après le front écologique, l'occupation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2009-3), http://espacepolitique.revues.org/index1478.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308358v1</w:t>
+                <w:t xml:space="preserve">hal-00454728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local technique based on vectorized surfaces for craniofacial reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+                <w:t xml:space="preserve">LES FRONTS ECOLOGIQUES Une clef de lecture socio-territoriale des enjeux environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://espacepolitique.revues.org/index1422.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00522667v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical tests of anisotropy for fractional Brownian textures. Application to full-field digital mammography.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A classifying registration technique for the estimation of enhancement curves of DCE-CT scan sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A Cuenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermine Biermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-009-0181-y⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177770v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gentrification des « espaces naturels » en Angleterre : après le front écologique, l'occupation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local technique based on vectorized surfaces for craniofacial reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tilotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (1-3), pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2010.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and analysis of a head CT-scan database for craniofacial reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SAEM algorithm for the estimation of template and deformation parameters in medical image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berar</w:t>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Gey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles A. Cuénod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 191 (1-3), pp.112.e1-112.e12. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.465-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2009.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-008-9106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278579v1</w:t>
+                <w:t xml:space="preserve">hal-00187723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAEM algorithm for the estimation of template and deformation parameters in medical image sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and analysis of a head CT-scan database for craniofacial reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tilotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles A. Cuénod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-008-9106-7⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (1-3), pp.112.e1-112.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2009.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00187723v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royaume-Uni</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consistent Statistical Framework for Current-Based Representations of Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,165 +3621,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01134083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Londres, ville globale</w:t>
+                <w:t xml:space="preserve">Royaume-Uni, Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia Universalis, volume 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.707-715, 2008</w:t>
+              <w:t xml:space="preserve">Encyclopaedia Universalis, Volume 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.181-196, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454769v1</w:t>
+                <w:t xml:space="preserve">hal-00454764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royaume-Uni, Géographie</w:t>
+                <w:t xml:space="preserve">Londres, ville globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia Universalis, Volume 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.181-196, 2008</w:t>
+              <w:t xml:space="preserve">Encyclopaedia Universalis, volume 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, pp.707-715, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454764v1</w:t>
+                <w:t xml:space="preserve">hal-00454769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4680,735 +4680,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
+                <w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter B. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232112v1</w:t>
+                <w:t xml:space="preserve">halshs-01157306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t>
+                <w:t xml:space="preserve">Attractivité migratoire et environnement en milieu rural. Exemple du PNR de Millevaches en Limousin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Politiques d’accueil et mobilité dans les territoires ruraux : l’action publique face aux nouvelles géographies des modes de vie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Ville Campagne, Ecole Normale Supérieure, Dec 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340818v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+                <w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232116v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistique inférentielle pour l’analyse de surfaces représentées par des courants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
+                <w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270064v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité migratoire et environnement en milieu rural. Exemple du PNR de Millevaches en Limousin.</w:t>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Dellier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques d’accueil et mobilité dans les territoires ruraux : l’action publique face aux nouvelles géographies des modes de vie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Ville Campagne, Ecole Normale Supérieure, Dec 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132609v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Dellier</w:t>
+                <w:t xml:space="preserve">Statistique inférentielle pour l’analyse de surfaces représentées par des courants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jp Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01157306v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, environnement et recompositions sociales de Millevaches en Limousin : Front écologique ou enclave des utopies ?</w:t>
+                <w:t xml:space="preserve">Capital environnemental et recompositions socio-spatiales du périurbain : les leçons de l'expérience britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Border Regions in Transition (BRIT) XI Mobile Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Aménagement périurbain Processus, enjeux, risques et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Fes, Maroc. pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00919978v1</w:t>
+                <w:t xml:space="preserve">hal-00920180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital environnemental et recompositions socio-spatiales du périurbain : les leçons de l'expérience britannique</w:t>
+                <w:t xml:space="preserve">Migrations, environnement et recompositions sociales de Millevaches en Limousin : Front écologique ou enclave des utopies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement périurbain Processus, enjeux, risques et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Fes, Maroc. pp.117-128</w:t>
+              <w:t xml:space="preserve">Border Regions in Transition (BRIT) XI Mobile Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920180v1</w:t>
+                <w:t xml:space="preserve">halshs-00919978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches méthodologiques et mesures des recompositions démographiques et sociales des territoires ruraux</w:t>
               </w:r>
@@ -5483,230 +5483,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation for Gaussian operator scaling random fields and anisotropy analysis of bone radiograph textures</w:t>
+                <w:t xml:space="preserve">Anisotropic texture modeling and applications to medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Biermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Rachidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention MICCAI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, London, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">Weekly Seminar on Mathematics of Imaging, IHP, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.100--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522673v1</w:t>
+                <w:t xml:space="preserve">hal-00686559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic texture modeling and applications to medical image analysis</w:t>
+                <w:t xml:space="preserve">Parametric estimation for Gaussian operator scaling random fields and anisotropy analysis of bone radiograph textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Biermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weekly Seminar on Mathematics of Imaging, IHP, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.100--122</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention MICCAI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, London, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686559v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vote d'extrême droite dans les Docklands de Londres : racisme ou mode de territorialisation ?</w:t>
               </w:r>
@@ -6398,273 +6398,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle technique de mise en correspondance d'images avec des contraintes aux bords libres : Applications aux mammographies</w:t>
+                <w:t xml:space="preserve">A non rigid mammogram registration technique with free boundary constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J.P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. Conference Reconnaissance de Forme et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Angers, France. pp.453-462</w:t>
+              <w:t xml:space="preserve">In Proc. of the International Workshop on Digital Mammography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bremen, Germany. pp.213-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171823v1</w:t>
+                <w:t xml:space="preserve">hal-00171776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non rigid mammogram registration technique with free boundary constraints</w:t>
+                <w:t xml:space="preserve">A new image registration technique with free boundary constraints : application to mammography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J.P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. of the International Workshop on Digital Mammography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Bremen, Germany. pp.213-217</w:t>
+              <w:t xml:space="preserve">In Proc. of the European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Copenhagen, Denmark. pp.531-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171776v1</w:t>
+                <w:t xml:space="preserve">hal-00171779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new image registration technique with free boundary constraints : application to mammography</w:t>
+                <w:t xml:space="preserve">Une nouvelle technique de mise en correspondance d'images avec des contraintes aux bords libres : Applications aux mammographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic J.P. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proc. of the European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Copenhagen, Denmark. pp.531-545</w:t>
+              <w:t xml:space="preserve">In Proc. Conference Reconnaissance de Forme et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Angers, France. pp.453-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171779v1</w:t>
+                <w:t xml:space="preserve">hal-00171823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image-matching model for the registration of temporal or bilateral mammogram pairs</w:t>
               </w:r>
@@ -6915,51 +6915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronts écologiques : concepts, contextes et conquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,51 +7967,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAD32502"/>
+    <w:nsid w:val="24706929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8198,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143777319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Bazangani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coulaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/TS059020097" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen T Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863377v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.01.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412095v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J P Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9785-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075870v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. P. Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2200495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00308358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Cuenod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177770v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0181-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9106-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A11794605BA8E42FCE4AA5AE2ABC1E314CFE7CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019841v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270064v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rachidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Bakic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Maidment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maidment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bakic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171823v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01679675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143777319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Bazangani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen T Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coulaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/TS059020097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863377v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.01.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412095v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J P Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9785-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075870v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. P. Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2200495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177770v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0181-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00308358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Cuenod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9106-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A11794605BA8E42FCE4AA5AE2ABC1E314CFE7CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019841v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rachidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Bakic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Maidment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maidment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bakic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01679675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>