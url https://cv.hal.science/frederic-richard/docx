--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,7912 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7861 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric RICHARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5146-9894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143777319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=cRDEcRgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full inference for the anisotropic fractional Brownian field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Escande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.13--29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tpms/1204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDG-PET to T1 Weighted MRI Translation with 3D Elicit Generative Adversarial Network (E-GAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farideh Bazangani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badih Ghattas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (12), pp.4640. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22124640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent framework for a statistical analysis of surfaces based on generalized stochastic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Far East Journal of Theoretical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (2), pp.97-120. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17654/TS059020097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface regularity via the estimation of fractional Brownian motion index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.3043892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted linear discriminant analysis for the classification in high-dimension, and an application to medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuyen T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2020.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests of heterogeneity for anisotropic multifractional Brownian fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T L Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130, pp.4667-4692. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2020.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Hölder Gaussian random fields: characterization, estimation, and application to image textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J P Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.1155-1168. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-017-9785-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412095v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seulement 5 ou 15 % de ruraux en France métropolitaine ? Les malentendus du zonage en aires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les espaces ruraux et périurbains en France : populations, activités, mobilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spectral Analysis of the Cerebral Cortex: New Gyrification Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), pp.838 - 848. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2016.2633393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some anisotropy indices for the characterization of Brownian textures and their application to breast images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Part A, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spasta.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests of isotropy for rough textures of trended images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.1279-1304. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5705/ss.202014.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Turning-Band Method for the Simulation of Anisotropic Fractional Brownian Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10618600.2014.946603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Anisotropic Brownian Textures and Application to Lesion Detection in Mammogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.16-20. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus discutables des circuits de proximité au regard de la précarité en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225 (1/2015), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, environnement et gentrification rurale en Montagne limousine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nouveaux habitants. Dynamiques de repeuplement en zone de montagne, 102 (4), http://rga.revues.org/2525. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits courts agroalimentaires de proximité en Limousin : performance économique et processus de gentrification rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 230, http://norois.revues.org/4997. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models for deformable templates in image and shape analysis (Modèles statistiques d'atlas déformables pour l'analyse d'images et de formes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Allassonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ambp.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Technique for Image Classifying Registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric J. P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (9), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2012.2200495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Combined In Vivo X-ray Tomography And High-resolution Molecular Electron Paramagnetic Resonance (epr) Imaging Of The Mouse Knee Joint Taking Into Account The Disappearance Kinetics Of The Epr Probe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Decroos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Mkhitaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Molecular Imaging, 11 (3), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2310/7290.2011.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES FRONTS ECOLOGIQUES Une clef de lecture socio-territoriale des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacepolitique.revues.org/index1422.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local technique based on vectorized surfaces for craniofacial reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tilotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 200 (1-3), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2010.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classifying registration technique for the estimation of enhancement curves of DCE-CT scan sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hachama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A Cuenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2009.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical tests of anisotropy for fractional Brownian textures. Application to full-field digital mammography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-009-0181-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gentrification des « espaces naturels » en Angleterre : après le front écologique, l'occupation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2009-3), http://espacepolitique.revues.org/index1478.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAEM algorithm for the estimation of template and deformation parameters in medical image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles A. Cuénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.465-478. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-008-9106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and analysis of a head CT-scan database for craniofacial reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tilotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Alexis Glaunès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (1-3), pp.112.e1-112.e12. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2009.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of anisotropic Gaussian fields through Radon transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.30--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes hyperélastiques de recalage d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 355, pp.295-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles gouvernances : capital social, capital environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Saumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements (P. Arnould, L. Simon dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Statistical Framework for Current-Based Representations of Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D. Boissonat et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9213, , pp.151-159, 2015, 978-3-319-22803-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of texture anisotropy based on some Gaussian fields with spectral density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Proc. Math. 5, pp.59--73, 2011, Springer Proc. Math., 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Texture Anisotropy Based on Some Gaussian Fields with Spectral Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bergounioux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-73, 2011, 978-3-642-19603-4. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londres, ville globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 14, « LONDRES », Encyclopædia Universalis [en ligne], consulté le 22 mars 2015. URL : http://www.universalis.fr/encyclopedie/londres/, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaume-Uni, Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 21, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londres, ville globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, volume 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.707-715, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royaume-Uni, Géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis, Volume 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.181-196, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features Extraction on Independent Component Analysis Computed on Interictal Magnetoencephalography to Characterize Epileptic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Semeux-Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bonini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fratello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Medina Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiques des territoires emblématiques : capital environnemental et trajectoires insulaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our solutions are on our Islands, SMILO, Celebrates Islands 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la renaissance à la gentrification rurale ? Dominations et inégalités socio-environnementales dans les campagnes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés - Espaces ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de circulation et appropriations de la notion de gentrification rurale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une approche française de la gentrification rurale ? Pour un état des lieux épistémologique et empirique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentrification rurale et « planning » : l’expérience britannique se répète(ra)-t-elle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Metenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les approches de la gentrification rurale en France : pour un état des lieux empirique et épistémologique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational ruralities in the daily life: commuting to urban spaces and rural gentrification through a cross-national exploration (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting – Session "Relational Ruralities: Networks, Connections and Flows", Boston (Massachusetts), 7 April 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston (Massachusetts),, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-national classification of rural areas, for a cross national exploration of rural gentrification (France, UK, US)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Kinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect environnementaux : les atouts de l’habitat participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Que sait-on de l’habitat participatif ? Aspects juridiques, environnementaux et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choses sans les mots ? Circulation du concept de gentrification rurale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La renaissance rurale d’un siècle à l’autre ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working on rural gentrification in France with a quantitative approach: brakes and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRS (European Society for Rural Sociology) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">., In the kingdom of the blind, the one-eyed man is king: let's start talking about rural gentrification in France!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Saumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVI European Society for Rural Sociology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Saumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Capital environnemental : représentations, pratiques, dominations, appropriations spatiales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistique inférentielle pour l’analyse de surfaces représentées par des courants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité migratoire et environnement en milieu rural. Exemple du PNR de Millevaches en Limousin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques d’accueil et mobilité dans les territoires ruraux : l’action publique face aux nouvelles géographies des modes de vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Ville Campagne, Ecole Normale Supérieure, Dec 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cross-National Database of Rural Gentrification Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter B. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Association of American Geographers Annual Meeting, Chicago, 20-23 April.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01157306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, environnement et recompositions sociales de Millevaches en Limousin : Front écologique ou enclave des utopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Border Regions in Transition (BRIT) XI Mobile Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital environnemental et recompositions socio-spatiales du périurbain : les leçons de l'expérience britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement périurbain Processus, enjeux, risques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Fes, Maroc. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches méthodologiques et mesures des recompositions démographiques et sociales des territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème université européenne de l'accueil de nouvelles populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic texture modeling and applications to medical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Laurent Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weekly Seminar on Mathematics of Imaging, IHP, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.100--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian operator scaling random fields and anisotropy analysis of bone radiograph textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Laurent Benhamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention MICCAI'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, France. pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vote d'extrême droite dans les Docklands de Londres : racisme ou mode de territorialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vote d'extrême droite dans les Docklands de Londres : racisme ou mode de territorialisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sao paulo, Brésil. pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D-3D registration of X-ray breast image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Bakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Maidment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Biomedical Image registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of breast compression on registration of mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Bakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Maidment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Digital Mammography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Comparison of Two Breast Tissue Compression Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maidment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 46th annual meeting of the American Association of Physicists in Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pittsburg, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of breast compression on registration of mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the International Workshop on Digital Mammography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Durham, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for the registration of images with inconsistent differences,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cambridge, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Rigid Registration of Mammograms obtained with variable breast compression: A phantom study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Proc. of the Workshop on Biomedical Image Registration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Philadelphia, United States. pp.281-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage non-rigide de mammographies simulées à l'aide de modèles synthétiques de seins soumis à différents degrés de compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n Proc. of the conference TAIMA'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tunisia, Tunisie. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a Markovian image matching technique and its comparison to variational techniques in the context of mammogram registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the IAPR-TC3 conferences on Artificial Neural Networks on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florence, Italy. pp.82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique de mise en correspondance d'images avec des contraintes aux bords libres : Applications aux mammographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. Conference Reconnaissance de Forme et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France. pp.453-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non rigid mammogram registration technique with free boundary constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the International Workshop on Digital Mammography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bremen, Germany. pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new image registration technique with free boundary constraints : application to mammography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhagen, Denmark. pp.531-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images mammographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'analyse numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-matching model for the registration of temporal or bilateral mammogram pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proc. of the International Workshop on Digital Mammography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toronto, Canada. pp.756-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images mammographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic J.P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Graffigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d'analyse numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fronts écologiques : concepts, contextes et conquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revues.org, http://espacepolitique.revues.org/index1419.html, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de test d’isotropie de textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1458886. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de caractérisation automatique de l’homogénéité de la régularité de tex- tures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1361075. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detector-independent quality score for cell segmentation without ground truth in 3D live fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Vanaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jp Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sham Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning-band method for the simulation of anisotropic fractional Brownian fields [Working Paper]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Biermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements, migrations et recompositions sociales des campagnes limousines : l'exemple du PNR Millevaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00928602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité et nouvelles bases économiques des territoires ruraux limousins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la polarisation à la fragmentation socio-spatiale, processus de recomposition urbaine à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Poitiers, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01679675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et analyses statistiques de l'image biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université René Descartes - Paris V, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00522704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7967,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24706929"/>
+    <w:nsid w:val="2E783F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8198,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143777319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Bazangani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen T Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coulaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/TS059020097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863377v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Vu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.01.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412095v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J P Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9785-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075870v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. P. Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2200495" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177770v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0181-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00308358v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Cuenod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9106-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A11794605BA8E42FCE4AA5AE2ABC1E314CFE7CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019841v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454764v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rachidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Bakic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Maidment" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maidment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bakic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171769v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171773v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171923v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01679675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522704v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5146-9894" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143777319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=cRDEcRgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922324v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Escande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jp Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1204" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Bazangani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124640" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coulaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/TS059020097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.3043892" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen T Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2020.107031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863377v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T L Vu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.01.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412095v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J P Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9785-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2633393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2016.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075870v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.202014.0077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.946603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.100" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. P. Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2200495" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Mkhitaryan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kish" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2310/7290.2011.00042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00308358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Cuenod" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177770v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0181-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Cu&#233;nod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9106-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A11794605BA8E42FCE4AA5AE2ABC1E314CFE7CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019841v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912977v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19604-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454764v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metenier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nelson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Kinton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daviaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157306v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B. Nelson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920180v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rachidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522673v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454780v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Bakic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Maidment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00288504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maidment" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bakic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171769v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cohen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Graffigne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171821v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923509v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vanaret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927771v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01679675v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>