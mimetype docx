--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,1730 +66,1730 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leviers juridiques de la gentrification rurale en France. Éclairages à partir du planning system britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 269-286, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conception and circulation of the notion of rural gentrification in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale. Pour interroger les inégalités socioenvironnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insaisissable question du lien entre paysage(s) et gentrification rurale. Exploration et croisement de quelques outils d’analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 227-247, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la deuxième partie : Acteurs, actrices et fabrique de la gentrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard, Greta Tommasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception et la circulation de la notion de gentrification rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Richard F., Tommasi G. (Dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unversitaires de Rennes, pp. 25-60, In press, Collection Espace et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs, actrices et fabrique de la gentrification - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Unversitaires de Rennes, pp. 103-106, In press, Collection Espace et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« (Re)venir vivre dans les îles de Polynésie française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Brigand &amp; J. Vallat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÎLES - Regards croisés sur l'insularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géorama, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques démographiques et recompositions sociales dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-162, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial. Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que nous apprennent les débats autour des notions de « montagne di mezzo » et « metromontagna » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hamman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987169v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les débats autour des notions de « montagne di mezzo » et « metromontagna » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987171v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les gentrifieur.ses ruraux brouillent les rapports villes-campagnes : une approche transnationale (France, Royaume-Uni) et par la circulation des capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et récréation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Moment rural et usages récréatifs de la nature, 14, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrification, paysages et sports de nature dans le New West états-unien. D’un habitus spatialisé à l’expression paysagère de la domination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.23914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux environnementaux à l’émergence d'un capital environnemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hors-série 29 Echelles et espaces du capital environnemental, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.19066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648459v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648463v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.339-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.16.339-362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074633v1</w:t>
-              </w:r>
-[...888 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1807,51 +1807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1882,51 +1882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification rurale au regard de l'expérience britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Limoges, 243 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1976,64 +1976,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2103,51 +2103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le sol est rare, il devient trop… rare : nono, Covid-19, autonomie alimentaire, colonialismes contemporains et reconfigurations socio-résidentielles à Raïatea (Polynésie Française) - Communication Scientifique - Séminaire DYSATER, Rennes le 25/03/2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement, de la ressource aux inégalités - Communication Scientifique - Formation CNRS « Environnement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de Formations CNRS « Environnement » - Hauts Fonctionnaires en Nouvelle-Aquitaine, 03 juillet 2024, Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2228,151 +2228,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentrifications rurale et littorale ? Mesures du phénomène et questions épistémologiques, Communication scientifique - Séminaire DYSATER « La recomposition socio-spatiale des espaces ruraux et littoraux au prisme du processus de gentrification : attractivité territoriale, logement, pressions anthropiques et résistances », Rennes le 10/01/2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Trajectoires migratoires et résidentielles : jusqu'à quel point le paradigme des migrations d'aménités est-il flexible ? Communication scientifique, Séminaire « aménités et migrations », Migrinter UMR 7301, Poitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862947v1</w:t>
+                <w:t xml:space="preserve">hal-04862867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires migratoires et résidentielles : jusqu'à quel point le paradigme des migrations d'aménités est-il flexible ? Communication scientifique, Séminaire « aménités et migrations », Migrinter UMR 7301, Poitiers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gentrifications rurale et littorale ? Mesures du phénomène et questions épistémologiques, Communication scientifique - Séminaire DYSATER « La recomposition socio-spatiale des espaces ruraux et littoraux au prisme du processus de gentrification : attractivité territoriale, logement, pressions anthropiques et résistances », Rennes le 10/01/2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862867v1</w:t>
+                <w:t xml:space="preserve">hal-04862947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2390,90 +2390,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations entre recompositions sociales des espaces ruraux, mutations paysagères et grande faune sauvage : une proposition de recherche par transects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2498,77 +2498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité et nouvelles bases économiques des territoires ruraux limousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Mobilités spatiales, fluidité sociale » - GT n°23 de l’Association Internationale des Sociologues de Langue Française - 14e colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,90 +2593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFEP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2701,90 +2701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2809,77 +2809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance économique et gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,90 +2917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3025,90 +3025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR. Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3165,51 +3165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification rurale, de l'observation du fait géographique à la circulation du concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Limoges, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,51 +3259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gentrification à Londres, processus pluriel et manifestation de la croissance des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3490,51 +3490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991415v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>