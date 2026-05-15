--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -100,471 +100,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers juridiques de la gentrification rurale en France. Éclairages à partir du planning system britannique</w:t>
+                <w:t xml:space="preserve">L’insaisissable question du lien entre paysage(s) et gentrification rurale. Exploration et croisement de quelques outils d’analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 269-286, In press</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 227-247, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991429v1</w:t>
+                <w:t xml:space="preserve">hal-04991415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988548v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conception and circulation of the notion of rural gentrification in France</w:t>
+                <w:t xml:space="preserve">Les leviers juridiques de la gentrification rurale en France. Éclairages à partir du planning system britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gentrification rurale. Pour interroger les inégalités socioenvironnementales dans les campagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 269-286, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920476v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insaisissable question du lien entre paysage(s) et gentrification rurale. Exploration et croisement de quelques outils d’analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une gentrification rurale de plus en plus visible dans les sphères publiques et académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Richard; Greta Tommasi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 227-247, A paraître</w:t>
+              <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 9-20, A paraître, Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991415v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The conception and circulation of the notion of rural gentrification in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Richard Frédéric, Tommasi Greta (dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 287-290, In press</w:t>
+              <w:t xml:space="preserve">La gentrification rurale. Pour interroger les inégalités socioenvironnementales dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991457v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la deuxième partie : Acteurs, actrices et fabrique de la gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -619,51 +619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception et la circulation de la notion de gentrification rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Richard F., Tommasi G. (Dir.) La gentrification rurale en France Pour interroger les inégalités socio-environnementales dans les campagnes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Unversitaires de Rennes, pp. 25-60, In press, Collection Espace et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -688,51 +688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, actrices et fabrique de la gentrification - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -935,1157 +935,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-162, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01858720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification rurale en France. Pour interroger les inégalités socio-environnementales dans les campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Unversitaires de Rennes, 317 p., A paraître, Collection Espace et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification rurale au regard de l'expérience britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Limoges, 243 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 195, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les débats autour des notions de « montagne di mezzo » et « metromontagna » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial. Des espaces ruraux en recomposition : inégalités et formes de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les gentrifieur.ses ruraux brouillent les rapports villes-campagnes : une approche transnationale (France, Royaume-Uni) et par la circulation des capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et récréation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Moment rural et usages récréatifs de la nature, 14, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrification, paysages et sports de nature dans le New West états-unien. D’un habitus spatialisé à l’expression paysagère de la domination sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sports et paysages : espaces, représentations, pratiques, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.23914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enjeux environnementaux à l’émergence d'un capital environnemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hors-série 29 Echelles et espaces du capital environnemental, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.19066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital environnemental, nouvelle clé d'interprétation de la gentrification rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 243 (2), pp.89-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.6106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital environnemental pour penser les dynamiques socio-environnementales des espaces emblématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Capital environnemental et espaces emblématiques, 2017/2 (243), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.6077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.339-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.16.339-362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074633v1</w:t>
-              </w:r>
-[...294 lines deleted...]
-                <w:t xml:space="preserve">hal-04987167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2416,64 +2416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Saumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sauvage en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2498,51 +2498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité et nouvelles bases économiques des territoires ruraux limousins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,77 +2593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2701,90 +2701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et structuration des circuits courts agroalimentaires en Limousin : distance institutionnelle, proximités spatiale et relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,64 +2822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance économique et gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,90 +2917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Les chemins du développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3025,77 +3025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ingrédients des dynamiques territoriales de circuits courts agro-alimentaires de proximité : une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3490,51 +3490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991415v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23914" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Tommasi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987167v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23914" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.339-362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850061v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pennec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagarde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805559v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04639004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>