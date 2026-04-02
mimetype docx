--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Richardeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRSLab. LAPLACEUniversité de Toulouse,                                 CNRS, INPT, UPSToulouse, France                 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6964-8054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059705744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Richardeau est Directeur de Recherche au CNRS, chargé de cours spécialisé en électronique de puissance depuis plus de 25 ans au LEEI-ENSEEIHT puis au LAPLACE au sein de Toulouse - INP sur le site de l'ENSEEIHT. Animateur scientifique du pôle GDR ME²-MS (Maîtrise de l'Énergie Électrique – des Matériaux aux Systèmes) de 2001 à 2005, fondateur et animateur de l'action transversale intergroupe FIDIAG au sein du LAPLACE de 2006 à 2013 et responsable de l'équipe de recherche sur les Convertisseurs Statiques de 2009 à 2015 (30 personnes, enseignants, chercheurs et doctorants). Membre du CoNRS de 2016 à 2018, de l'ANR CES 05, de l'HCERES et ponctuellement du CNU 63ème section. Ses travaux portent sur la caractérisation, la modélisation et la conception de nouveaux composants actifs semi-conducteurs Silicium et WBG (SiC et HEMT GaN) plus robustes et aux modes de défaillances maîtrisés en lien avec leur électronique de commande rapprochée et intégrée (gate-driver) comme organe évolué de surveillance, de diagnostic et de conditionnement. Ses travaux adressent également la recherche de nouvelles structures de conversion électroniques de puissance sécurisées, reconfigurables et à tolérance de panne pour applications critiques (systèmes embarqués et l'aéronautique en particulier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World’s Top 2% Scientifics List Stanford University - Elsevier 2022IEEE Senior Member Grade Elevation 2021Distinction scientifique de la ville de Toulouse et récipiendaire des Lauriers de l'Innovation INP Toulouse en 2012, 2013 et 2025Médaille de Bronze du CNRS en 2005</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6964-8054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=3Vvd0SYAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Frederic-Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ieeexplore.ieee.org/author/38349724400?searchWithin=%22Author%20Ids%22:38349724400&history=no&highlight=true&returnFacets=ALL&returnType=SEARCH&sortType=newest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fr.linkedin.com/in/fr%C3%A9d%C3%A9ric-richardeau-8689b710a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth 2D FEM analysis of gate cracking in SiC MOSFETs under repetitive short-circuit conditions: Application of a damage-based model for crack length prediction [ESREF'25 Selected and Extended Full-Paper]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.116005. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary 2D elastoplastic modeling of gate cracking in SiC MOSFETs under short-circuit conditions across a wide temperature-range using rankine's damage energetic approach. (Selected – Extended Full Paper from ESREF'24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.115757. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-pzTJ4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of Ohmic p-GaN power HEMT for reproducible Vth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.108868. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC MOSFET in Short-Circuit Operation Including High-temperature Material Laws and Phase Transition of Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.115440. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Physical Analysis of Defects in Degraded Power HEMT p-GaN Transistors Stressed with DC Voltage Surge and Voltage with Switching Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5), pp.2221-2231. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-024-02038-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC power MOSFET overload detection, short-circuit protection and gate-oxide integrity monitoring using a switched resistors dual-channel gate-driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.115082. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and metallurgical preliminary analysis of SiC MOSFET gate-damage mode under short-circuit based on a complete transient multiphysics 2D FEM [1st Prize Winner - Best Paper Awards ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115081. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive gate ageing-laws of SiC MOSFET under repetitive short-circuit stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.114706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a safe failure mode under short-circuit operation of power SiC MOSFET using optimal gate source voltage depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114258. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDS and VGS Depolarization Effect on SiC MOSFET Short-Circuit Withstand Capability Considering Partial Safe Failure-Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Invited Paper - Special Issue Safety Design and Management of Power Devices including Gate-Drivers, 14 (23), 18 p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14237960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast cut-off, low I 2 T and high temperature monolithic on-chip fuse on silicon substrate for new fail-safe embedded power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114240. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between i g integration and v gs derivation methods dedicated to fast short-circuit 2D diagnosis for wide bandgap power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.Pages 171-186. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive short circuit capability of SiC MOSFET at specific low gate-source voltage bias for more robust extreme operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114253. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114246. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage accumulation and off-line recovery in SiC power MOSFETs with soft short-circuit failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 114, pp.113943. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Active Gate Driver for Closed-Loop d v /d t Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.13322-13332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2020.2995531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-type modelling of SiC power Mosfet in short-circuit operation including selective fail-to-open and fail-to-short modes competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113501. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three multi-terminal silicon power chips for an optimized monolithic integration of switching cells: validation on an H-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.5238 - 5245. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2946749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical origin of the gate current surge during short-circuit operation of SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (5), pp.666-669. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/led.2019.2896939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC power MOSFET in short-circuit operation: Electro-thermal macro-modelling combining physical and numerical approaches with circuit-type implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.375-386. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Three-Level FC-NPC Converter With High Fault-Tolerance Capabilities: Switch Fault Detection and Isolation and Safe Postfault Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Bennani-Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.6453-6464. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2682009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current analysis and modelling of planar and trench power SiC MOSFET devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200 V SiC power MOSFETs in non-destructive short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.500 - 506. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fault-operation analysis of a modular cyclic cascade inter-cell transformer (ICT) for parallel multicell converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant-topology and controls for a three-level hybrid neutral point clamped-flying capacitor converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Bennani Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (12), pp.2350-2359. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Power Converter Integration in Si: Dual-Chip and Ultimate Monolithic Integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.1977-1983. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2537212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary failure-mode characterization of emerging direct-lead-bonding power module. Comparison with standard wire-bonding interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sanfins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), 1956-1960, Special Issue : Proceedings of ESREF 2015. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip integration approach of switching cells suitable for medium power applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microelectronics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un coupleur magnétique robuste pour la mise en parallèle de cellules de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Vce Monitoring as a Real-Time Method to Estimate Aging of Bond Wire-IGBT Modules Stressed by Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.2760-2770. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2196894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a PCB dual&#8722;switch fuse with energetic materials embedded. Application for new fail&#8722;safe and fault&#8722;tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Monitoring for a Five-Level Double-Boost Power Factor Controller Including Post-Fault Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PP (99), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2225400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB dual-switch fuse with energetic materials embedded: Application for new fail-safe and fault-tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.2457-2464. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Calculation of Multilevel Converters - Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PP (99), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2211315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of IGBT short-circuit failure “ohmic mode”: Epoxy molded package versus silicone gel module for new fail-safe and interruptible power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1919-1926. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Converters Based on Stacked Commutation Cells with Shared Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4675-4682. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2107718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Fault Operation on Multilevel Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lezana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.2207-2218. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2032194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of integrated switch dedicated to self-switching power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.209-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a DC Link with Low Energy Storage through an Original Regenerative Synchronous Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.178-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-switching circuit based on IGBT suited for monolithic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (23), pp.1191-1193. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.0819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derived Self-Commuted / Self-Feeding Devices and Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyristor dual disjoncteur intégré pour convertisseur à commutation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.137-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Self-Switching Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (2), pp.802-812. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2007.915628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Overview of Four AC/DC Front-Stage Converters Including an Original Self-Commutated Rectifier for On-Board Aircraft EHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGCT Electro-thermo-fluidic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Feral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epe Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Complexity and Energy Efficiency of Small Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Mirecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (1), pp.660 - 670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure bidirectionnelle en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), pp.553-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la commutation automatique dans la conversion statique de l'énergie électrique. Principe et règles de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.7-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the opposition Method in the Test of High Power Electronics Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.870711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Multi-level Imbricated Cells Topologies In The Design of Low-power Power Factor Corrector Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2004.841097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de simulation pour une approche pédagogique en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching faults and safe control on an ARCP multicell flying capacitor inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacarnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (5), pp.1158 - 1167. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2003.816197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching faults and safe control on an ARCP multicell flying capacitor inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (5), pp.1158-1167. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2003.816197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault management of multicell Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.988 - 997. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of High Power Converters by the Opposition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2002.11463497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell converters: Derived topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.978-987. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault management of multicell Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baudesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.988-997. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell converters : Derived topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.978 - 987. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of control loops in coupled field circuit model to study magnetic devices supplied by power electronic converter and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Manot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 21 (n° 4), pp. 563-572. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640210437815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ZVS Imbricated Cell Multilevel Inverter with Auxiliary Resonant Commutated Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.874- 882. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2002.805593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur de reequilibrage de la tension d'un reseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Aouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (8), pp.1677-1699. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloconvertisseurs mixtes thyristors/GTO a haut facteur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Chéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (4), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Comprehensive 2D Thermomechanical Modeling of SiC MOSFETs Under Extreme Short-Circuit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC basée sur une architecture de commande à voies parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de grille dynamique en tension multiniveaux pour transistor SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Leijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth 2D FEM Analysis of Gate Cracking in SiC MOSFETs Under Repetitive Short-Circuit Conditions: Application of the Rankine Model for Crack Length Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Integrable, Modular and Multi-Functional Fault Monitoring Active Gate Driver with Parallel Buffers for a Global Enhanced Reliability of Gen. 3 SiC Power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Seugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Atlanta, United States. pp.2718-2724, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion adaptative du temps-mort intégré au gate-driver CMOS pour MOSFET SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Mechanisms Occuring at Breakdown Voltage in power p-GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st edition of the IEEE International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion optimale du temps-mort intégré au gate-driver CMOS grâce à la mesure du courant de grille pour les MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'école doctorale GEETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEETS, Jun 2024, TOULOUSE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary SiC MOSFET Gate-Cracking Modeling under Short-Circuit Based on Rankine's Damage Energetic Approach Using a Wide Temperature-Range Elastoplastic 2D Simulation [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full Transient ElectroThermal - Elastoplastic Mechanical and Metallurgical 2D FEM of SiC MOSFET for Gate-Region Stress Investigation under Short-Pulse Short-Circuit (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grapevine - Dallas, United States. pp.7B.2-1-7B.2-8, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48228.2024.10529493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC Mosfet in Short-Circuit Operation Including Solidus-Liquidus Phase Transition of the Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2023) - IEEE Electronics Packaging Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backside Fault Localization and Defect Physical Analysis of Degraded Power HEMT p-GaN Transistors Stressed in DC and AC Switching Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium for Testing and Failure Analysis ISTFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.491-499, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préconditionnement du HEMT GaN pour une mesure reproductible de Vth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. https://sge2023.sciencesconf.org/resource/page/id/35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Ultra-Accurate and Fast Gate Charge Sensor for Robust and Ultra-Fast Short Circuit Detection of SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Symposium on Power Semiconductor Devices and ICs (IEEE ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology (HKUST), May 2023, Hong Kong, France. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd57135.2023.10147567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electro-Thermal 2D FEM Parametric Analysis of SiC Vertical Mosfet including Gate-Oxide Charge-Trapping Thermal Dependency. Application for Fast Transient Extreme Short-Circuit Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Characterization of a 1.2 kV SiC MOSFET in Third Quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe23ecceeurope58414.2023.10264635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical and Metallurgical Preliminary Analysis of SiC MOSFET Gate-Damage Mode under Short-Circuit based on a Complete Transient Multiphysics 2D FEM [Best Paper Award]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier, Université de Bordeaux, IMS, LAAS-CNRS, CNES, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver for SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé : du Système au Nanosystème - ED 323 (GEET) - Université de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEET, Jun 2023, Toulouse, France. https://adum.fr/as/ed/GEET/article.pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage safe failure-mode deep analysis under short-circuit operation of 1.2kV and 1.7kV power SiC MOSFET using dedicated gate-source / drain-source voltage depolarization and damage-mode optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiPDA-Europe 2022 United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive short circuit capability of SiC MOSFET at specific low gate-source voltage bias for more robust extreme operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique compacte des modes de défaillance du Mosfet SiC en régime extrême de court-circuit. Application au développement d'une protection intégrée pour convertisseur sécurisé à tolérance de panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a safe failure mode under short-circuit operation of power SiC MOSFET using optimal gate source voltage depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ultra-rapide et intégré de dv/dt en boucle fermée lors de l’amorçage de transistors à semiconducteurs grand-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gate-source bias voltage and gate-drain leakage current on the short-circuit performance of FTO-type SiC power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 33rd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nagoya, Japan. pp.255-258, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ISPSD50666.2021.9452253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast cut-off, low I 2 T and high temperature monolithic on-chip fuse on silicon substrate for new fail-safe embedded power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New monolithic multi-terminal Si-chips integrating a power converter phase-leg for specific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference Mixed Design of Integrated Circuits and Systems (​on-line) June 24-26, 2021, Lodz, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lodz (online), Poland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES52406.2021.9497636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ig,vgs’ Monitoring for Fast and Robust SiC MOSFET Short-Circuit Protection with High integration Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon (Virtual ), France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel SOI-CMOS Active Gate Driver Architecture for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual ), Austria. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with fast short circuit protection for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual), Austria. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFETs soft and hard failure modes: functional analysis and structural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.170-173, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fail-safe switching-cells architectures based on monolithic on-chip fuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Design of High Bandwidth Feedback Loop for dv/dt Control in CMOS AGD for GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage accumulation and off-line recovery in SiC power MOSFETs with soft short-circuit failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece. pp.113943, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FE electro-thermo-magnetic modeling of automotive power electronic modules -Wire- bonding and Copper clip technologies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulahad Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sanfins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Integrated Power Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and failure mechanisms of SiC Power MOSFETs under repetitive short- circuit pulses of different duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliablity issues in 4H-SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">keynote presentation, First International Workshop on Wide Band Gap Innovative SiC for Advanced Power, Tours, France, on March 7, 2019. University of Tours and Italian Inter-University Consortium for Nanoelectronics (IUNET), European Project WinSiC4AP, www.winsic4ap-project.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-Type modelling of SiC power Mosfet in short-circuit operation including selective fail-to-open and fail-to-short modes competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ig Integration and vgs Derivation methods dedicated to fast Short-Circuit 2D-Diagnosis for Wide Band Gap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barazi Yazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary multi-terminal power chips integrating ultimate wire-bond-less switching cells for compact Si-power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19-ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse et exploitation des défaillances de MOSFETs SiC 1200V en régime extrême de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Fiab-Surf, 2019, labellisée par le CNRS-INSIS. De la physique d'endommagement à la sûreté de fonctionnement des convertisseurs statiques, 17-21 juin 2019, Saint-Pierre d'Oléron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic asymmetric switching cells integrated on vertical multi-terminal Si power chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés uniques des MOSFET en Carbure de Silicium (SiC) en régime de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Analyse et mécanismes de défaillance des composants pour l'électronique", ATELIER ANADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hossegor, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS gate driver with ultra-fast dV/dt embedded control dedicated to optimum EMI and turn-on losses management for GaN power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% Back-up Inverter-Leg with an Original and Automatic Safe-Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Workshop "Availability of Power Electronics by Fault-Tolerant Designs in Automotive and Aircraft", 3 - 4 July 2019, Filderhalle Leinfelden-Echterdingen, Stuttgart, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Cells and Power Devices - An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Tutorials, "Power Circuits for Clean Switching and Low Losses", 17 – 18 October 2018, INSA de Lyon, Campus LyonTech, La Doua Villeurbanne/Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensure an original and safe “fail-to-open” mode in planar and trench power SiC MOSFET devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis ( ESREF 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark. pp.598-603, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards innovative hybrid and ultra-compact switching-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Circuits for Clean Switching and Low Losses, Oct. 17-18, 2018, Lyon (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés uniques des MOSFET SiC en régime de court-circuit (CC) en vue de la sécurisation de cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique 2018 GRANDS-GAPS, Matériaux Grands Gaps pour l'Électronique de Puissance : Enjeux, Intégration système et commande rapprochée, 18-22 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current, damaged gate and open-circuit failure-mode of recent SiC Power Mosfet : Overview and analysis of unique properties for converter protection and possible future safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nottingham, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2018.8607551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a Monolithic Multi-Terminal Si-Power Chip Integrating a 2-Phase Rectifier Composed of Vertical PIN Diodes Insulated by Vertical P+Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Complementary Multi-terminal RC-IGBT Chips for Compact Multi-phase Power Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference "Mixed Design of Integrated Circuits and System" (MIXDES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gdynia, Poland. 5p., </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2018.8436866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés uniques des MOSFET SiC en régime de court-circuit (CC) en vue de la sécurisation de cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Grands-Gaps, 2018, labellisée par le CNRS. Topic Matériaux Grands Gaps pour l'Electronique de Puissance : Enjeux, Intégration système et commande rapprochée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current analysis and modelling of planar and trench power SiC Mosfet devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017), Sept. 25-28, 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et modélisation électrothermique en régime extrême du Mosfet SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISP3D (pôle intégration de puissance) GDR SEEDS, 15-16 mars 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust magnetic control of inter-cell-transformers including reduced numbers of phases operation for interleaved and paralleled converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Makhraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global electro-thermal modelling and circuit-type simulation of SiC Mosfet power devices in short-circuit operation for critical system analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200V SiC Power Mosfets in non-destructive short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017), Sept. 25-28, 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces multipôles compactes à RC-IGBT pour l'intégration fractionnée et optimale de cellules de commutation. Evaluation des performances électriques sur PCB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed monolithic-hybrid integration of multiphase power converter: preliminary evaluation of the 3-chip integration concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS ITEC 2016 - 4th International Conference on Electrical Systems for Aircraft, Railway, Ship propulsion and Road Vehicles &amp; International Transportation Electrification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the three-chip switching cells approach for integrated multi-phase power converter combining monolithic and hybrid techniques: Experimental validation on SiC and Si power assembly prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation and characterisation of compact generic IGBT-based multiphase power converters using the two-chip multi-pole integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD Forum 2015), April 21-23 2015, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral model of gallium nitride normally ON power HEMT dedicated to inverter simulation and test of driving strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC-IGBT-thyristor structure having trenches filled with dielectric on the backside: Physical analysis and application to the integration of a multiphase generic power converter using the &amp;quot;two-chip&amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and design of InterCell transformer structures in fault-operation for parallel multicell converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Exposition (ECCE), Pittsburgh, PA, (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pittsburgh, United States. pp.3089-96, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2014.6953820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Tj monitoring sensor embedded on VSI driver board - Application on a 5kW high speed PMSM for aeronautic &amp;quot;blowing-fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM’14 – International Conference on Power Conversion and Intelligent Motion, 20-22 May 2014, Nuremberg (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Multi-poles Converter Device for Medium Power Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference and Application, EPE-ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6911021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic Reverse Conducting IGBT structure for monolithic switching cells integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'14-ECCE Europe), 2014 16th European Conference on.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6910977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for hybrid 4 leg npc-flying capacitors topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani-Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014 : 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, 19-22 May 2014, Valence (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fault-operation analysis of a modular, cyclic-cascade intercell transformer (ICT) for a parallel, X-phase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014 : 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, 19-22 May 2014, Valence (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic snapback free Reverse Conducting IGBT structure suitable for monolithic switching cells integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference and Application, EPE-ECCE, 26 -28 août 2014, Lappeenranta (FINLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité électrique et reconfiguration sur défaillance interne - Des structures de base aux architectures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé dans le cadre du CMCU LSE-ENIT / LAPLACE ENIT Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'une structure générique RC-IGBT sans &amp;quot;tension de retournement&amp;quot; adaptée à l'intégration monolithique de cellules de commutation sur puce Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Optimization of WBG Power Devices on Inverter Leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2013; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip integration approach of switching cells suitable for medium power applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES 2013 : 20th International Conference 'Mixed Design of Integrated Circuits and Systems' Gdynia, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gdynia, Poland. pp.421-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de pré-dimensionnement d'un coupleur magnétique robuste à structure monolithique pour convertisseur parallèle entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE, Saint Nazaire, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-switch Si-chip structures and on-substrate packaging techniques for improving the electrical performance of power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design methodology and results of a robust monolithic InterCellTransformer (ICT) for parallel multicell converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013: 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New design and evaluation of a fully integrated PCB dual-switch fuse – Energetic materials assisted. Application for new fail-safe and fault-tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2012: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically integrated switching cells suitable for high density power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Power Semiconductors, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB Dual-Switch Fuse with Energetic Materials Embedded. Application for New Fail-Safe and Fault-Tolerant Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE – Workshop, "Integrated Power Boards", Rijswijk/Delft, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rijswijk/Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un rupteur-fusible multivoies, à assistance pyrotechnique, intégré sur PCB, pour l’isolement des défauts internes des convertisseurs d’électronique de puissance. Application à une nouvelle structure de redondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012: Electronique de Puissance du Futur, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules de commutation monolithiques intégrables sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012: Electronique de Puissance du Futur, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis strategies and reconfiguration of a 5-level double-boost PFC with fault-tolerant capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Short-Circuit Failure Capability of Epoxy Molded Package versus Silicone Gel Module for New Fault-Tolerant Inverter and Interleaved Chopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2011: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Short-Circuit Failure &amp;quot;Ohmic Mode&amp;quot; of Epoxy Molded Package versus Silicone Gel Module for New Fail-Safe and Interruptible Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fail-safe capability and fault diagnosis strategies dedicated to a reconfigurable 5-level double-boost PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete short-circuit failure mode properties and comparison based on IGBT standard packaging. Application to new fault-tolerant inverter and interleaved chopper with reduced parts count.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and PD-PWM Reconfiguration of a 5-Level Double-Boost PFC with Fault-Tolerant Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010: 36th Annual Conference of the IEEE Industrial Electronics Society, Phoenix, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring potentials and performance of two circuit architectures to develop a new integrated switch dedicated to self-switching power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications Conference, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Level Double-Boost Type PFC with Fault-Tolerant Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected IGBT based integrated switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSD 2009: 21th IEEE International Symposium on Power Semiconductor, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected integrated power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Power Semiconductors, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected integrated power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctotal de Recherche en Microélectronique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Générique d’Interrupteur Bidirectionnel Tension/Courant à Propriétés d’Aucommutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008, 1éème conférence de l'Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic thermique transitoire des assemblages pour composants de puissance - Evaluation théorique d'une méthode indirecte par déconvolution, non intrusive et sans a priori,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008: Congrès Electronique de Puissance du Futur, Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a self-protected and self-controlled integrated power switch: comparison of two circuit architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electronic Devices Society conference on Bipolar / BiCMOS Circuits and Technology, Monterey, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, Canada. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyristor dual intégré pour convertisseur à commutation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés Electronique de Puissance du Futur, Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Management and Fault Tolerant Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Built-In Reliability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Power Electronics, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Générique pour Cellule de Commutation Bidirectionnelle en Tension et en Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SEEDS-ISP3D 2007, Intégration des Systèmes de Puissances en 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Power Supply for Embedded Electric Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on power supply and energy management for defence applications, Agence européenne de la défense, Bruxelles, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of DC link with reduced energy storage for regenerative synchronous drive - Analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Self-Switching Mode Device for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES '07 : 14th International conference on Mixed design of integrated circuits and systems, Ciechocinek, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ciechocinek, Poland. pp.574-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of four AC/DC Front Stage Converters Including an Original Regenerative Self-commutated Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on power supply and energy management for defence applications, Agence européenne de la défense, Bruxelles, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant inverter for on-board aircraft EHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur à tolérance de pannes dédié à l'alimentation d'un actionneur électrohydrostatique pour réseau avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trench IGBT distributed model with thermo-sensible parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIMENSIONNEMENT D'UN REDRESSEUR MLI A PRELEVEMENT SINUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Electronique de Puissance du Futur EPF'1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of SiC MOSFETs under Extreme Short-Circuit Stress: A 2D multiphysics damage and failure analysis [POSTER]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuse on PiN Silicon Diode Monolithic Integration for New Fail-Safe Power Converters Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 993, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-303, 2023, Lecture Notes in Electrical Engineering, 978-3-031-24836-8. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sûreté de fonctionnement de l'onduleur de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre d'ouvrage, 2017, Modes de défauts principaux et principes de sécurisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion des contraintes de commutation à la commutation douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3077), </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2008, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse fonctionnelle des interrupteurs dans la cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3076), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dipôles à la cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3075), </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2006, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-POLE POWER CHIP(S) WITH MONOLITHIC INTEGRATION OF ASYMMETRIC CHOPPER CELLS AND MULTI-PHASE POWER MODULE(S) USING THE OR A PLURALITY OF SAID MULTI-POLE CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018114881 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRONIC TEMPERATURE SENSOR FOR MEASURING THE JUNCTION TEMPERATURE OF AN ELECTRONIC POWER SWITCH DURING OPERATION, AND METHOD FOR MEASURING THE TEMPERATURE OF THE JUNCTION BY THIS ELECTRONIC SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US9442023 (B2) 2016-09-13. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces multipôles de puissance intégrant de manière monolithique des cellules de découpage asymétriques et modules de puissance multi-phase utilisant la ou plusieurs desdites puces multipôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060849A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERTISSEUR ELECTRONIQUE DE PUISSANCE UTILISANT DEUX PUCES MULTI-POLES DE PUISSANCE A SUBSTRATS COMPLEMENTAIRES N ET P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20160053494 20160420. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur électronique de puissance utilisant deux puces multi-pôles de puissance à substrats complémentaires N et P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3050571A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static converter having a redundant structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2962608A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic temperature sensor for measuring the junction temperature of an electronic power switch during operation, and method for measuring the temperature of the junction by this electronic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002646A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONOLITHIC CELL FOR INTEGRATED CIRCUIT AND ESPECIALLY MONOLITHIC SWITCHING CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2013/054033 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur électronique de température pour mesurer la température de jonction d’un interrupteur électronique de puissance commandé en fonctionnement et procédé de mesure de la température de la jonction par ce capteur électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3002646A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC CONVERTER HAVING A REDUNDANT STRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011FR51460 20110624. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule monolithique de circuit intégré et notamment cellule de commutation monolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2981200A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles structures de redondance pour convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Martiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2962608A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power rectifier circuit and systems, associated method, and aircraft comprising such a circuit or systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marcelo Iturriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009109714. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable voltage inverter with tolerance to failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2007086226. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de tension reconfigurable à tolérance de pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2892243A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SUPPLY TO A MAGNETIC COUPLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2007/006902. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static electric power converter for modulating electric power exchanged between at least a voltage source and a current source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2003FR00357 20030205. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Richardeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRSLab. LAPLACEUniversité de Toulouse,                                 CNRS, INPT, UPSToulouse, France                 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6964-8054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059705744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Richardeau est Directeur de Recherche au CNRS, chargé de cours spécialisé en électronique de puissance depuis plus de 25 ans au LEEI-ENSEEIHT puis au LAPLACE au sein de Toulouse - INP sur le site de l'ENSEEIHT. Animateur scientifique du pôle GDR ME²-MS (Maîtrise de l'Énergie Électrique – des Matériaux aux Systèmes) de 2001 à 2005, fondateur et animateur de l'action transversale intergroupe FIDIAG au sein du LAPLACE de 2006 à 2013 et responsable de l'équipe de recherche sur les Convertisseurs Statiques de 2009 à 2015 (30 personnes, enseignants, chercheurs et doctorants). Membre du CoNRS de 2016 à 2018, de l'ANR CES 05, de l'HCERES et ponctuellement du CNU 63ème section. Ses travaux portent sur la caractérisation, la modélisation et la conception de nouveaux composants actifs semi-conducteurs Silicium et WBG (SiC et HEMT GaN) plus robustes et aux modes de défaillances maîtrisés en lien avec leur électronique de commande rapprochée et intégrée (gate-driver) comme organe évolué de surveillance, de diagnostic et de conditionnement. Ses travaux adressent également la recherche de nouvelles structures de conversion électroniques de puissance sécurisées, reconfigurables et à tolérance de panne pour applications critiques (systèmes embarqués et l'aéronautique en particulier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">World’s Top 2% Scientifics List Stanford University - Elsevier 2022IEEE Senior Member Grade Elevation 2021Distinction scientifique de la ville de Toulouse et récipiendaire des Lauriers de l'Innovation INP Toulouse en 2012, 2013 et 2025Médaille de Bronze du CNRS en 2005</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-6964-8054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=3Vvd0SYAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Frederic-Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ieeexplore.ieee.org/author/38349724400?searchWithin=%22Author%20Ids%22:38349724400&history=no&highlight=true&returnFacets=ALL&returnType=SEARCH&sortType=newest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://fr.linkedin.com/in/fr%C3%A9d%C3%A9ric-richardeau-8689b710a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth 2D FEM analysis of gate cracking in SiC MOSFETs under repetitive short-circuit conditions: Application of a damage-based model for crack length prediction [ESREF'25 Selected and Extended Full-Paper]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.116005. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage Schottky p-GaN HEMT properties under extreme repetitive short-circuit operation conditions: 2DEG pinch-off, stability, aging, robustness and failure-modes analysis - Selected and Extended Full Paper from ESREF'24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.115871. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary 2D elastoplastic modeling of gate cracking in SiC MOSFETs under short-circuit conditions across a wide temperature-range using rankine's damage energetic approach. (Selected – Extended Full Paper from ESREF'24)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.115757. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-pzTJ4o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate Voltage Dip as a New Indicator for On-Line Health Monitoring of SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (1), pp.142 - 145. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tpel.2024.3476553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC MOSFET in Short-Circuit Operation Including High-temperature Material Laws and Phase Transition of Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.115440. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2024.115440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of Ohmic p-GaN power HEMT for reproducible Vth measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.108868. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2024.108868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and Physical Analysis of Defects in Degraded Power HEMT p-GaN Transistors Stressed with DC Voltage Surge and Voltage with Switching Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (5), pp.2221-2231. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-024-02038-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Flying Gate Concept Used for Short-Circuit Detection on SiC Power MOSFETs Based on a Dual-Port Gate Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3258640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC power MOSFET overload detection, short-circuit protection and gate-oxide integrity monitoring using a switched resistors dual-channel gate-driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.115082. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical and metallurgical preliminary analysis of SiC MOSFET gate-damage mode under short-circuit based on a complete transient multiphysics 2D FEM [1st Prize Winner - Best Paper Awards ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.115081. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande électronique avancée d'un transistor de puissance au carbure de silicium - Protection extrême et surveillance de l'état de santé de l'oxyde de grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-voltage and cross-conduction hard switching stress on schottky gate-type p-GaN HEMT in half-bridge operation. Experimental and physical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.115172. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning of p-GaN power HEMT for reproducible V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.114955. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.114955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive gate ageing-laws of SiC MOSFET under repetitive short-circuit stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.114706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a safe failure mode under short-circuit operation of power SiC MOSFET using optimal gate source voltage depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114258. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast cut-off, low I 2 T and high temperature monolithic on-chip fuse on silicon substrate for new fail-safe embedded power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114240. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDS and VGS Depolarization Effect on SiC MOSFET Short-Circuit Withstand Capability Considering Partial Safe Failure-Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Invited Paper - Special Issue Safety Design and Management of Power Devices including Gate-Drivers, 14 (23), 18 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14237960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between i g integration and v gs derivation methods dedicated to fast short-circuit 2D diagnosis for wide bandgap power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.Pages 171-186. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive short circuit capability of SiC MOSFET at specific low gate-source voltage bias for more robust extreme operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114253. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114246. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage accumulation and off-line recovery in SiC power MOSFETs with soft short-circuit failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 114, pp.113943. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Active Gate Driver for Closed-Loop d v /d t Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (12), pp.13322-13332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2020.2995531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-type modelling of SiC power Mosfet in short-circuit operation including selective fail-to-open and fail-to-short modes competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.113501. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three multi-terminal silicon power chips for an optimized monolithic integration of switching cells: validation on an H-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (12), pp.5238 - 5245. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2019.2946749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC power MOSFET in short-circuit operation: Electro-thermal macro-modelling combining physical and numerical approaches with circuit-type implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.375-386. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical origin of the gate current surge during short-circuit operation of SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (5), pp.666-669. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/led.2019.2896939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Three-Level FC-NPC Converter With High Fault-Tolerance Capabilities: Switch Fault Detection and Isolation and Safe Postfault Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Bennani-Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.6453-6464. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2682009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200 V SiC power MOSFETs in non-destructive short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.500 - 506. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current analysis and modelling of planar and trench power SiC MOSFET devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.532-538. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fault-operation analysis of a modular cyclic cascade inter-cell transformer (ICT) for parallel multicell converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.190-199. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant-topology and controls for a three-level hybrid neutral point clamped-flying capacitor converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Bennani Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (12), pp.2350-2359. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2015.0785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Power Converter Integration in Si: Dual-Chip and Ultimate Monolithic Integrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (5), pp.1977-1983. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2016.2537212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary failure-mode characterization of emerging direct-lead-bonding power module. Comparison with standard wire-bonding interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sanfins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), 1956-1960, Special Issue : Proceedings of ESREF 2015. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip integration approach of switching cells suitable for medium power applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microelectronics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement d'un coupleur magnétique robuste pour la mise en parallèle de cellules de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Vce Monitoring as a Real-Time Method to Estimate Aging of Bond Wire-IGBT Modules Stressed by Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amgad Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (7), pp.2760-2770. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2196894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a PCB dual&#8722;switch fuse with energetic materials embedded. Application for new fail&#8722;safe and fault&#8722;tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Monitoring for a Five-Level Double-Boost Power Factor Controller Including Post-Fault Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PP (99), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2225400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB dual-switch fuse with energetic materials embedded: Application for new fail-safe and fault-tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.2457-2464. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Calculation of Multilevel Converters - Theory and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, PP (99), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2012.2211315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of IGBT short-circuit failure “ohmic mode”: Epoxy molded package versus silicone gel module for new fail-safe and interruptible power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1919-1926. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Multilevel Converters Based on Stacked Commutation Cells with Shared Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Floricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4675-4682. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2107718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on Fault Operation on Multilevel Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lezana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (7), pp.2207-2218. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2032194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures of integrated switch dedicated to self-switching power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp.209-225. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.13.209-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of a DC Link with Low Energy Storage through an Original Regenerative Synchronous Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review on Modelling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.178-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derived Self-Commuted / Self-Feeding Devices and Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.336-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-switching circuit based on IGBT suited for monolithic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (23), pp.1191-1193. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2009.0819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyristor dual disjoncteur intégré pour convertisseur à commutation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejee.12.137-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Self-Switching Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (2), pp.802-812. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2007.915628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Overview of Four AC/DC Front-Stage Converters Including an Original Self-Commutated Rectifier for On-Board Aircraft EHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGCT Electro-thermo-fluidic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Feral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epe Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Complexity and Energy Efficiency of Small Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Mirecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (1), pp.660 - 670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure bidirectionnelle en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de génie électrique, Rige</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (5), pp.553-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la commutation automatique dans la conversion statique de l'énergie électrique. Principe et règles de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.7-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the opposition Method in the Test of High Power Electronics Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (2), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2006.870711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Multi-level Imbricated Cells Topologies In The Design of Low-power Power Factor Corrector Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (1), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2004.841097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de simulation pour une approche pédagogique en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching faults and safe control on an ARCP multicell flying capacitor inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacarnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (5), pp.1158 - 1167. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2003.816197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching faults and safe control on an ARCP multicell flying capacitor inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lacarnoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (5), pp.1158-1167. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2003.816197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault management of multicell Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.988 - 997. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of High Power Converters by the Opposition Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Journal - European Power Electronics and Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09398368.2002.11463497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell converters : Derived topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.978 - 987. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicell converters: Derived topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.978-987. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault management of multicell Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baudesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (5), pp.988-997. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2002.803196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of control loops in coupled field circuit model to study magnetic devices supplied by power electronic converter and their control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Manot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 21 (n° 4), pp. 563-572. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640210437815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ZVS Imbricated Cell Multilevel Inverter with Auxiliary Resonant Commutated Poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.874- 882. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2002.805593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur de reequilibrage de la tension d'un reseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Aouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (8), pp.1677-1699. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloconvertisseurs mixtes thyristors/GTO a haut facteur de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Chéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (4), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver with fully integrated fast and robust gate monitoring solution for a full short-circuit protection of sic half bridge power module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Comprehensive 2D Thermomechanical Modeling of SiC MOSFETs Under Extreme Short-Circuit Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH ) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC basée sur une architecture de commande à voies parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale GEETS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande de grille dynamique en tension multiniveaux pour transistor SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Leijnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en temps réel et à haute précision de la tension de seuil de grille (VGSTH) du MOSFET SiC sur bras d'onduleur MLI par l'insertion d'une commutation &amp;quot;spéciale&amp;quot; contrôlée par une architecture de gate-driver parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth 2D FEM Analysis of Gate Cracking in SiC MOSFETs Under Repetitive Short-Circuit Conditions: Application of the Rankine Model for Crack Length Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Modular Multilevel Active Gate Driver for SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Niakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Energy Conversion Congress & Expo Europe (ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Birmingham, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE-Europe62795.2025.11238588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Integrable, Modular and Multi-Functional Fault Monitoring Active Gate Driver with Parallel Buffers for a Global Enhanced Reliability of Gen. 3 SiC Power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Seugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Applied Power Electronics Conference and Exposition (APEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Atlanta, United States. pp.2718-2724, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion adaptative du temps-mort intégré au gate-driver CMOS pour MOSFET SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Failure Mechanisms Occuring at Breakdown Voltage in power p-GaN HEMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st edition of the IEEE International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de gestion optimale du temps-mort intégré au gate-driver CMOS grâce à la mesure du courant de grille pour les MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'école doctorale GEETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEETS, Jun 2024, TOULOUSE (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606906v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Voltage Schottky p-GaN HEMT Properties under Extreme Repetitive Short-Circuit Operation Conditions : 2DEG Pinch-off, Stability, Aging, Robustness and Failure-Modes Analysis [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Digital Fine Monitoring of SiC MOSFET Gate-Oxide Health: A Dual-Channel Gate Driving Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-L Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.84-87, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647322v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary SiC MOSFET Gate-Cracking Modeling under Short-Circuit Based on Rankine's Damage Energetic Approach Using a Wide Temperature-Range Elastoplastic 2D Simulation [Abstract]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis - ESREF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Full Transient ElectroThermal - Elastoplastic Mechanical and Metallurgical 2D FEM of SiC MOSFET for Gate-Region Stress Investigation under Short-Pulse Short-Circuit (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Reliability Physics Symposium (IRPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grapevine - Dallas, United States. pp.7B.2-1-7B.2-8, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRPS48228.2024.10529493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Gate Current Monitoring Method for Fault Under Load Short Circuit Detection of SiC Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 36th International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bremen, Germany. pp.454-457, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD59661.2024.10579581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal 2D FEM Analysis of SiC Mosfet in Short-Circuit Operation Including Solidus-Liquidus Phase Transition of the Aluminum Source Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE 2023) - IEEE Electronics Packaging Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backside Fault Localization and Defect Physical Analysis of Degraded Power HEMT p-GaN Transistors Stressed in DC and AC Switching Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium for Testing and Failure Analysis ISTFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.491-499, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de préconditionnement du HEMT GaN pour une mesure reproductible de Vth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. https://sge2023.sciencesconf.org/resource/page/id/35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Electro-Thermal 2D FEM Parametric Analysis of SiC Vertical Mosfet including Gate-Oxide Charge-Trapping Thermal Dependency. Application for Fast Transient Extreme Short-Circuit Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept de grille quasi-flottante pour la protection d'un MOSFET SiC et la surveillance de l'intégrité de son oxyde basé sur une architecture de driver à résistances de grilles commutées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with Integrated Ultra-Accurate and Fast Gate Charge Sensor for Robust and Ultra-Fast Short Circuit Detection of SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 35th International Symposium on Power Semiconductor Devices and ICs (IEEE ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology (HKUST), May 2023, Hong Kong, France. pp.68-71, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd57135.2023.10147567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de fonctionnalités rapides, précises et intégrées CMOS, pour la commutation optimale et la protection interne des onduleurs à module SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Elboubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-Voltage and Cross-Conduction Hard Switching Stress on Schottky Gate-Type p-GaN HEMT in Half-Bridge Operation Experimental and Physical Approaches [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Ghizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and Dynamic Characterization of a 1.2 kV SiC MOSFET in Third Quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/epe23ecceeurope58414.2023.10264635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viet Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical and Metallurgical Preliminary Analysis of SiC MOSFET Gate-Damage Mode under Short-Circuit based on a Complete Transient Multiphysics 2D FEM [Best Paper Award]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, ESREF'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier, Université de Bordeaux, IMS, LAAS-CNRS, CNES, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-GaN HEMT Hard Switching Fault Type Short-Circuit Detection Based on the Gate Schottky-Barrier Leakage Current and Using a Dual-Channel Segmented CMOS buffer Gate-Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong University of Science and Technology, May 2023, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD57135.2023.10147669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114246v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Power MOSFET Overload Detection, Short-Circuit Protection and Gate-Oxide Integrity Monitoring Using a Switched Resistors Dual-Channel Gate-Driver [ESREF'23]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS gate driver for SiC power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Boubkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Ecole Doctorale Génie Electrique, Electronique, Télécommunications et Santé : du Système au Nanosystème - ED 323 (GEET) - Université de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale GEET, Jun 2023, Toulouse, France. https://adum.fr/as/ed/GEET/article.pl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Beydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Viêt Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage safe failure-mode deep analysis under short-circuit operation of 1.2kV and 1.7kV power SiC MOSFET using dedicated gate-source / drain-source voltage depolarization and damage-mode optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiPDA-Europe 2022 United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation électrothermique compacte des modes de défaillance du Mosfet SiC en régime extrême de court-circuit. Application au développement d'une protection intégrée pour convertisseur sécurisé à tolérance de panne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness study of a fast protection method based on the gate-charge dedicated for SiC MOSFETs power device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive short circuit capability of SiC MOSFET at specific low gate-source voltage bias for more robust extreme operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a safe failure mode under short-circuit operation of power SiC MOSFET using optimal gate source voltage depolarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection rapide et robuste contre les courts-circuits internes de convertisseurs à base de MOSFETs SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021), 6 - 8 JUILLET 2021, NANTES, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ultra-rapide et intégré de dv/dt en boucle fermée lors de l’amorçage de transistors à semiconducteurs grand-gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gate-source bias voltage and gate-drain leakage current on the short-circuit performance of FTO-type SiC power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 33rd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nagoya, Japan. pp.255-258, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ISPSD50666.2021.9452253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast cut-off, low I 2 T and high temperature monolithic on-chip fuse on silicon substrate for new fail-safe embedded power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New monolithic multi-terminal Si-chips integrating a power converter phase-leg for specific applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference Mixed Design of Integrated Circuits and Systems (​on-line) June 24-26, 2021, Lodz, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lodz (online), Poland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES52406.2021.9497636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘ig,vgs’ Monitoring for Fast and Robust SiC MOSFET Short-Circuit Protection with High integration Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon (Virtual ), France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel SOI-CMOS Active Gate Driver Architecture for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual ), Austria. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Gate Driver with fast short circuit protection for SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna (virtual), Austria. pp.94-97, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFETs soft and hard failure modes: functional analysis and structural characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.170-173, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fail-safe switching-cells architectures based on monolithic on-chip fuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Design of High Bandwidth Feedback Loop for dv/dt Control in CMOS AGD for GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 32nd International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna ( virtual ), Austria. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD46842.2020.9170106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate-damage accumulation and off-line recovery in SiC power MOSFETs with soft short-circuit failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece. pp.113943, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-circuit robustness of parallel SiC MOSFETs and fail-safe mode strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Elecrtonics and Applications 2019 - IEEE ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-nanosecond delay CMOS Active Gate Driver for Closed-Loop dv/dt Control of GaN Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bau Plinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Symposium on Power Semiconductor Devices and ICs (ISPSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ispsd.2019.8757693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FE electro-thermo-magnetic modeling of automotive power electronic modules -Wire- bonding and Copper clip technologies comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulahad Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sanfins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Integrated Power Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and failure mechanisms of SiC Power MOSFETs under repetitive short- circuit pulses of different duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fayyaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Borghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-Type modelling of SiC power Mosfet in short-circuit operation including selective fail-to-open and fail-to-short modes competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between ig Integration and vgs Derivation methods dedicated to fast Short-Circuit 2D-Diagnosis for Wide Band Gap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barazi Yazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C. Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliablity issues in 4H-SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">keynote presentation, First International Workshop on Wide Band Gap Innovative SiC for Advanced Power, Tours, France, on March 7, 2019. University of Tours and Italian Inter-University Consortium for Nanoelectronics (IUNET), European Project WinSiC4AP, www.winsic4ap-project.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary multi-terminal power chips integrating ultimate wire-bond-less switching cells for compact Si-power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE’19-ECCE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la robustesse et exploitation des défaillances de MOSFETs SiC 1200V en régime extrême de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Fiab-Surf, 2019, labellisée par le CNRS-INSIS. De la physique d'endommagement à la sûreté de fonctionnement des convertisseurs statiques, 17-21 juin 2019, Saint-Pierre d'Oléron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic asymmetric switching cells integrated on vertical multi-terminal Si power chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE Conference and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gênes, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés uniques des MOSFET en Carbure de Silicium (SiC) en régime de court-circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Analyse et mécanismes de défaillance des composants pour l'électronique", ATELIER ANADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hossegor, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS gate driver with ultra-fast dV/dt embedded control dedicated to optimum EMI and turn-on losses management for GaN power transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plinio Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Cougo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, France. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% Back-up Inverter-Leg with an Original and Automatic Safe-Connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Workshop "Availability of Power Electronics by Fault-Tolerant Designs in Automotive and Aircraft", 3 - 4 July 2019, Filderhalle Leinfelden-Echterdingen, Stuttgart, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Cells and Power Devices - An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE Tutorials, "Power Circuits for Clean Switching and Low Losses", 17 – 18 October 2018, INSA de Lyon, Campus LyonTech, La Doua Villeurbanne/Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards innovative hybrid and ultra-compact switching-cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Circuits for Clean Switching and Low Losses, Oct. 17-18, 2018, Lyon (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensure an original and safe “fail-to-open” mode in planar and trench power SiC MOSFET devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis ( ESREF 2018 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark. pp.598-603, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés uniques des MOSFET SiC en régime de court-circuit (CC) en vue de la sécurisation de cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique 2018 GRANDS-GAPS, Matériaux Grands Gaps pour l'Électronique de Puissance : Enjeux, Intégration système et commande rapprochée, 18-22 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current, damaged gate and open-circuit failure-mode of recent SiC Power Mosfet : Overview and analysis of unique properties for converter protection and possible future safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nottingham, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS-ITEC.2018.8607551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a Monolithic Multi-Terminal Si-Power Chip Integrating a 2-Phase Rectifier Composed of Vertical PIN Diodes Insulated by Vertical P+Walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Tahir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Complementary Multi-terminal RC-IGBT Chips for Compact Multi-phase Power Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference "Mixed Design of Integrated Circuits and System" (MIXDES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gdynia, Poland. 5p., </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIXDES.2018.8436866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés uniques des MOSFET SiC en régime de court-circuit (CC) en vue de la sécurisation de cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Grands-Gaps, 2018, labellisée par le CNRS. Topic Matériaux Grands Gaps pour l'Electronique de Puissance : Enjeux, Intégration système et commande rapprochée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First practical evaluation of a complete fail-safe and 100% fault-tolerant inverter for critical load in aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rashed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Recent Advances in Aerospace Actuation Systems and Components (R3ASC'18), 30 mai-1 juin 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate leakage-current analysis and modelling of planar and trench power SiC Mosfet devices in extreme short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017), Sept. 25-28, 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et modélisation électrothermique en régime extrême du Mosfet SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISP3D (pôle intégration de puissance) GDR SEEDS, 15-16 mars 2017, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust magnetic control of inter-cell-transformers including reduced numbers of phases operation for interleaved and paralleled converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Makhraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global electro-thermal modelling and circuit-type simulation of SiC Mosfet power devices in short-circuit operation for critical system analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on damaged planar-oxide of 1200V SiC Power Mosfets in non-destructive short-circuit operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2017), Sept. 25-28, 2017, Bordeaux (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces multipôles compactes à RC-IGBT pour l'intégration fractionnée et optimale de cellules de commutation. Evaluation des performances électriques sur PCB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed monolithic-hybrid integration of multiphase power converter: preliminary evaluation of the 3-chip integration concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESARS ITEC 2016 - 4th International Conference on Electrical Systems for Aircraft, Railway, Ship propulsion and Road Vehicles &amp; International Transportation Electrification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the three-chip switching cells approach for integrated multi-phase power converter combining monolithic and hybrid techniques: Experimental validation on SiC and Si power assembly prototypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation and characterisation of compact generic IGBT-based multiphase power converters using the two-chip multi-pole integration approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD Forum 2015), April 21-23 2015, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral model of gallium nitride normally ON power HEMT dedicated to inverter simulation and test of driving strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Escoffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RC-IGBT-thyristor structure having trenches filled with dielectric on the backside: Physical analysis and application to the integration of a multiphase generic power converter using the &amp;quot;two-chip&amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'15 ECCE-Europe), 2015 17th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7311704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and design of InterCell transformer structures in fault-operation for parallel multicell converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion Congress and Exposition (ECCE), Pittsburgh, PA, (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pittsburgh, United States. pp.3089-96, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCE.2014.6953820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line Tj monitoring sensor embedded on VSI driver board - Application on a 5kW high speed PMSM for aeronautic &amp;quot;blowing-fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM’14 – International Conference on Power Conversion and Intelligent Motion, 20-22 May 2014, Nuremberg (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nuremberg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Multi-poles Converter Device for Medium Power Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference and Application, EPE-ECCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6911021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic Reverse Conducting IGBT structure for monolithic switching cells integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE'14-ECCE Europe), 2014 16th European Conference on.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2014.6910977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for hybrid 4 leg npc-flying capacitors topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennani-Ben Abdelghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014 : 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, 19-22 May 2014, Valence (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fault-operation analysis of a modular, cyclic-cascade intercell transformer (ICT) for a parallel, X-phase converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014 : 11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems, 19-22 May 2014, Valence (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic snapback free Reverse Conducting IGBT structure suitable for monolithic switching cells integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Power Electronics Conference and Application, EPE-ECCE, 26 -28 août 2014, Lappeenranta (FINLAND)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lappeenranta, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité électrique et reconfiguration sur défaillance interne - Des structures de base aux architectures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé dans le cadre du CMCU LSE-ENIT / LAPLACE ENIT Tunis, TUNISIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation d'une structure générique RC-IGBT sans &amp;quot;tension de retournement&amp;quot; adaptée à l'intégration monolithique de cellules de commutation sur puce Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Optimization of WBG Power Devices on Inverter Leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Senghor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2013; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nürnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip integration approach of switching cells suitable for medium power applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES 2013 : 20th International Conference 'Mixed Design of Integrated Circuits and Systems' Gdynia, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gdynia, Poland. pp.421-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de pré-dimensionnement d'un coupleur magnétique robuste à structure monolithique pour convertisseur parallèle entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCGE, Saint Nazaire, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-switch Si-chip structures and on-substrate packaging techniques for improving the electrical performance of power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zhifeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Power Electronics and Applications, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design methodology and results of a robust monolithic InterCellTransformer (ICT) for parallel multicell converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Risaletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2013: 39th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2013.6700505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New design and evaluation of a fully integrated PCB dual-switch fuse – Energetic materials assisted. Application for new fail-safe and fault-tolerant converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2012: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically integrated switching cells suitable for high density power conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Seminar on Power Semiconductors, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCB Dual-Switch Fuse with Energetic Materials Embedded. Application for New Fail-Safe and Fault-Tolerant Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPE – Workshop, "Integrated Power Boards", Rijswijk/Delft, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rijswijk/Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d’un rupteur-fusible multivoies, à assistance pyrotechnique, intégré sur PCB, pour l’isolement des défauts internes des convertisseurs d’électronique de puissance. Application à une nouvelle structure de redondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012: Electronique de Puissance du Futur, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules de commutation monolithiques intégrables sur silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Khadiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2012: Electronique de Puissance du Futur, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis strategies and reconfiguration of a 5-level double-boost PFC with fault-tolerant capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2011: IEEE International Symposium on Industrial Electronics, Gdansk, POLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Short-Circuit Failure Capability of Epoxy Molded Package versus Silicone Gel Module for New Fault-Tolerant Inverter and Interleaved Chopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM 2011: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Short-Circuit Failure &amp;quot;Ohmic Mode&amp;quot; of Epoxy Molded Package versus Silicone Gel Module for New Fail-Safe and Interruptible Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fail-safe capability and fault diagnosis strategies dedicated to a reconfigurable 5-level double-boost PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete short-circuit failure mode properties and comparison based on IGBT standard packaging. Application to new fault-tolerant inverter and interleaved chopper with reduced parts count.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Flumian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011: 14th European Conference on Power Electronics and Applications, Birmingham, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vieillissement et de défaillance de modules IGBT sous cyclage actif à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national EPF2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different inverter architectures and controls in terms of conducted EMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beltramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Technology (ICIT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Vina del Mar, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2010.5472713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and PD-PWM Reconfiguration of a 5-Level Double-Boost PFC with Fault-Tolerant Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010: 36th Annual Conference of the IEEE Industrial Electronics Society, Phoenix, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2010.5675074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring potentials and performance of two circuit architectures to develop a new integrated switch dedicated to self-switching power converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications Conference, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Level Double-Boost Type PFC with Fault-Tolerant Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Linh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2009: 13th European Conference on Power Electronics and Applications, Barcelone, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected IGBT based integrated switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPSD 2009: 21th IEEE International Symposium on Power Semiconductor, Barcelone,SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected integrated power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Seminar on Power Semiconductors, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-controlled and self-protected integrated power switch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctotal de Recherche en Microélectronique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Générique d’Interrupteur Bidirectionnel Tension/Courant à Propriétés d’Aucommutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008, 1éème conférence de l'Electronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic thermique transitoire des assemblages pour composants de puissance - Evaluation théorique d'une méthode indirecte par déconvolution, non intrusive et sans a priori,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2008: Congrès Electronique de Puissance du Futur, Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a self-protected and self-controlled integrated power switch: comparison of two circuit architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electronic Devices Society conference on Bipolar / BiCMOS Circuits and Technology, Monterey, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, Canada. pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyristor dual intégré pour convertisseur à commutation automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés Electronique de Puissance du Futur, Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Management and Fault Tolerant Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Built-In Reliability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center for Power Electronics, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Générique pour Cellule de Commutation Bidirectionnelle en Tension et en Courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cousineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SEEDS-ISP3D 2007, Intégration des Systèmes de Puissances en 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Power Supply for Embedded Electric Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on power supply and energy management for defence applications, Agence européenne de la défense, Bruxelles, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of DC link with reduced energy storage for regenerative synchronous drive - Analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Self-Switching Mode Device for Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIXDES '07 : 14th International conference on Mixed design of integrated circuits and systems, Ciechocinek, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ciechocinek, Poland. pp.574-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of four AC/DC Front Stage Converters Including an Original Regenerative Self-commutated Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on power supply and energy management for defence applications, Agence européenne de la défense, Bruxelles, Belgium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant inverter for on-board aircraft EHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur à tolérance de pannes dédié à l'alimentation d'un actionneur électrohydrostatique pour réseau avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronique de Puissance du Futur, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trench IGBT distributed model with thermo-sensible parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe de Maglie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Capy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GdR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIMENSIONNEMENT D'UN REDRESSEUR MLI A PRELEVEMENT SINUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Marroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: Electronique de Puissance du Futur EPF'1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical simulation of SiC MOSFETs under Extreme Short-Circuit Stress: A 2D multiphysics damage and failure analysis [POSTER]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuse on PiN Silicon Diode Monolithic Integration for New Fail-Safe Power Converters Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELECTRIMACS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 993, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-303, 2023, Lecture Notes in Electrical Engineering, 978-3-031-24836-8. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sûreté de fonctionnement de l'onduleur de tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre d'ouvrage, 2017, Modes de défauts principaux et principes de sécurisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion des contraintes de commutation à la commutation douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3077), </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-10, 2008, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse fonctionnelle des interrupteurs dans la cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3076), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-18, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dipôles à la cellule de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur Convertisseurs électriques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Base documentaire : TIB253DUO (d3075), </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-14, 2006, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-d3075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEME DE COMPENSATION DE DERIVES DE TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2505501. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCUITS ELECTRONIQUES D’ACQUISITION DE LA TENSION DE SEUIL D’UN TRANSISTOR DE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Picot-Digoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2400800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de commande, de protection et de surveillance de d'état de santé d’un transistor de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Long Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2207714 // Priorité 27/07/22. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR CONTROLLING, PROTECTING AND MONITORING THE STATE OF HEALTH OF A POWER TRANSISTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Barazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023FR51145 20230724. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de court-circuit pour transistor de puissance par surveillance du courant de sa grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blaquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vinnac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3116161. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-POLE POWER CHIP(S) WITH MONOLITHIC INTEGRATION OF ASYMMETRIC CHOPPER CELLS AND MULTI-PHASE POWER MODULE(S) USING THE OR A PLURALITY OF SAID MULTI-POLE CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018114881 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRONIC TEMPERATURE SENSOR FOR MEASURING THE JUNCTION TEMPERATURE OF AN ELECTRONIC POWER SWITCH DURING OPERATION, AND METHOD FOR MEASURING THE TEMPERATURE OF THE JUNCTION BY THIS ELECTRONIC SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US9442023 (B2) 2016-09-13. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puces multipôles de puissance intégrant de manière monolithique des cellules de découpage asymétriques et modules de puissance multi-phase utilisant la ou plusieurs desdites puces multipôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060849A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONVERTISSEUR ELECTRONIQUE DE PUISSANCE UTILISANT DEUX PUCES MULTI-POLES DE PUISSANCE A SUBSTRATS COMPLEMENTAIRES N ET P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Videau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20160053494 20160420. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur électronique de puissance utilisant deux puces multi-pôles de puissance à substrats complémentaires N et P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3050571A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static converter having a redundant structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Martiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2962608A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic temperature sensor for measuring the junction temperature of an electronic power switch during operation, and method for measuring the temperature of the junction by this electronic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3002646A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur électronique de température pour mesurer la température de jonction d’un interrupteur électronique de puissance commandé en fonctionnement et procédé de mesure de la température de la jonction par ce capteur électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3002646A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONOLITHIC CELL FOR INTEGRATED CIRCUIT AND ESPECIALLY MONOLITHIC SWITCHING CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2013/054033 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATIC CONVERTER HAVING A REDUNDANT STRUCTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011FR51460 20110624. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule monolithique de circuit intégré et notamment cellule de commutation monolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breil-Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2981200A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles structures de redondance pour convertisseurs statiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Martiré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2962608A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power rectifier circuit and systems, associated method, and aircraft comprising such a circuit or systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Marcelo Iturriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Helali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2009109714. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable voltage inverter with tolerance to failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2007086226. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD AND DEVICE FOR SUPPLY TO A MAGNETIC COUPLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Labouré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2007/006902. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onduleur de tension reconfigurable à tolérance de pannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2892243A1. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static electric power converter for modulating electric power exchanged between at least a voltage source and a current source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Foch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2003FR00357 20030205. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions convertisseur-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry A. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Malec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ladoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91118692"/>
+    <w:nsid w:val="36F2768E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richardeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6964-8054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059705744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=3Vvd0SYAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Frederic-Richardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/38349724400?searchWithin=%22Author%20Ids%22:38349724400&amp;history=no&amp;highlight=true&amp;returnFacets=ALL&amp;returnType=SEARCH&amp;sortType=newest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/fr%C3%A9d%C3%A9ric-richardeau-8689b710a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-pzTJ4o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115440" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242250v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot-Digoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shqair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791964v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14237960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114246" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borghese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayyaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113943" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Bau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bennani-Ben Abdelghani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Abdelghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bennani Ben Abdelghani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2015.0785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khadiry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourennane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2537212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanfins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-160247X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breil-Dupuy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbernon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Linh Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2225400" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796635v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2211315" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floricau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2107718" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2032194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.209-225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BHQQGG4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796629v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0819" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.137-147" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WVLLJB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.915628" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mirecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mura" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.7-34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71AF143C827C0586A818C1C71FB40B783C388413/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacarnoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.816197" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacarnoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324056v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudesson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803196" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2002.11463497" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975145v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudesson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Manot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640210437815" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324053v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2002.805593" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aouda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997217" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/410F0A3BCFDAF3E40EEF17083BDF0B07769416CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ch&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997159" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7AE5E83C8222227303444263CF31A075B20660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leijnen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506895v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaquiere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308150v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seugnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977120" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606906v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579761v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48228.2024.10529493" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100775" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132615v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sicard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd57135.2023.10147567" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203258" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264635" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233908v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371958v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371962v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286429v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irace" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISPSD50666.2021.9452253" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES52406.2021.9497636" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215619" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920129v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170181" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170164" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994864v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170094" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980784v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215608" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170106" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334396v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fayyaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borghese" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guibaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342945v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337067v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180892v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barazi Yazan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342934v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335492v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430331" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342949v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guibaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.026" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157349v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607551" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342936v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157347v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336906v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Makhraz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336868v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920266v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossignol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Escoffier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309208" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902992v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6953820" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937646v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937622v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani-Ben Abdelghani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937623v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937647v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964301v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937619v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937620v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhifeng" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634426" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700505" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157346v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937616v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937615v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984440" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902945v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902865v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675074" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937498v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891756v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937496v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Sanchez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937495v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966790v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selloum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937493v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937494v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072677v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966800v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mavier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Priss&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044823v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417537" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516802v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184525v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mussard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elghazouani" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marroyo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345679v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132175v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_22" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052498v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900623v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/de-la-gestion-des-contraintes-de-commutation-a-la-commutation-douce-d3077/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3077" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882313v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/synthese-fonctionnelle-des-interrupteurs-dans-la-cellule-de-commutation-d3076/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3076" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882435v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/des-dipoles-a-la-cellule-de-commutation-d3075/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3075" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787579v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morvan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093106v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093104v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787581v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093103v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093102v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788590v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marcelo Iturriz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788609v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093100v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327892v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788621v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065148v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-richardeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6964-8054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059705744" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=3Vvd0SYAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Frederic-Richardeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/38349724400?searchWithin=%22Author%20Ids%22:38349724400&amp;history=no&amp;highlight=true&amp;returnFacets=ALL&amp;returnType=SEARCH&amp;sortType=newest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/fr%C3%A9d%C3%A9ric-richardeau-8689b710a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghizzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115757" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-pzTJ4o" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Picot-Digoix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#233;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vinnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzopardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2024.3476553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2024.115440" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2024.108868" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ghizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guibaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Nardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-024-02038-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3258640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242250v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot-Digoix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jouha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shqair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115172" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049626v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.114955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791964v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Barazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Oumaziz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reynes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14237960" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.05.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114253" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114246" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castellazzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borghese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boige" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayyaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113943" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Bau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cougo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Lale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Videau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2946749" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.09.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02020275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2019.2896939" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bennani-Ben Abdelghani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Abdelghani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mosser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2682009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920304v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bennani Ben Abdelghani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2015.0785" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Khadiry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourennane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2537212" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sanfins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blondel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-160247X1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breil-Dupuy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Imbernon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Meynard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amgad Rashed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2196894" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796405v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Linh Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gateau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2225400" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796635v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2211315" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Flumian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.07.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C8PJ8SM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floricau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2107718" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lezana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceballos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2032194" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sanchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.209-225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BHQQGG4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789404v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2009.0819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.137-147" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WVLLJB3R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789402v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2007.915628" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Feral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ladoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mirecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mura" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514469v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.7-34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71AF143C827C0586A818C1C71FB40B783C388413/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327524v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elghazouani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2006.870711" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327707v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2004.841097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacarnoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2003.816197" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacarnoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324056v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudesson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803196" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2002.11463497" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975145v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baudesson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664831v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Manot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640210437815" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324053v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deprez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2002.805593" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Aouda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997217" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/410F0A3BCFDAF3E40EEF17083BDF0B07769416CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ch&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997159" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7AE5E83C8222227303444263CF31A075B20660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308086v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Boubkari" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bacchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345638v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Leijnen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Niakan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaquiere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308150v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Europe62795.2025.11238588" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seugnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977120" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687318v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606906v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713127v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647322v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-L Le" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azzopardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579698" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS48228.2024.10529493" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647315v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD59661.2024.10579581" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100775" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Nardi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chazal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0491" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147859v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203258" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132615v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sicard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd57135.2023.10147567" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Elboubkari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252379v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe23ecceeurope58414.2023.10264635" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114246v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD57135.2023.10147669" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252358v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286429v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371959v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966771v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irace" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ISPSD50666.2021.9452253" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372248v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES52406.2021.9497636" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980827v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215619" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920129v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170181" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170164" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994864v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170094" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980784v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215608" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920181v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD46842.2020.9170106" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Fayyaz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castellazzi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157332v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bau Plinio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cogo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispsd.2019.8757693" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulahad Thiam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Durand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334396v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fayyaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Borghese" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guibaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337067v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barazi Yazan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342945v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342941v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342934v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335492v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430331" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342949v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157349v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180574v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Guibaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.026" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS-ITEC.2018.8607551" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tahir" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES.2018.8436866" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342936v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937652v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rashed" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boetsch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937650v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157347v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336906v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Makhraz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336868v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937651v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311711" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah El Khadiry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920266v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Rossignol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Escoffier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309208" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235956v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7311704" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902992v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6953820" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignant" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937646v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6911021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234236v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910977" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937622v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennani-Ben Abdelghani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937623v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937647v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065236v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964301v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937619v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937620v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhifeng" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634426" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700505" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937614v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breil-Dupuy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157346v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937616v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937615v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984440" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891963v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902945v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891962v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913792v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Huselstein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688869v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beltramini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prisse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asfaux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2010.5472713" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902865v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2010.5675074" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937498v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891756v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Helali" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937497v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937496v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Sanchez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937495v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966790v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891720v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selloum" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937493v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937494v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04072677v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966800v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mavier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Priss&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044823v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937492v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987875v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417537" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516802v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184525v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mussard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elghazouani" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520119v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marroyo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345679v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132175v2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_22" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052498v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900623v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Metz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/de-la-gestion-des-contraintes-de-commutation-a-la-commutation-douce-d3077/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3077" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882313v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/synthese-fonctionnelle-des-interrupteurs-dans-la-cellule-de-commutation-d3076/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3076" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882435v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/energies-th4/convertisseurs-electriques-et-applications-42253210/des-dipoles-a-la-cellule-de-commutation-d3075/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3075" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226810v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765219v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778732v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778705v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787566v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787579v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rollin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Morvan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787571v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093106v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093105v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martir&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093104v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093103v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788562v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093102v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093101v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Martir&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788590v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marcelo Iturriz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788609v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327892v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093100v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788621v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065148v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malec" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>