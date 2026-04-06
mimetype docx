--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -215,295 +215,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Exome Sequencing of Adult Patients With Evans Syndrome Reveals Pathogenic Variants Associated With Autoimmunity</w:t>
+                <w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Crickx</w:t>
+                <w:t xml:space="preserve">Christophe Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+                <w:t xml:space="preserve">Violeta Basten Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cheminant</w:t>
+                <w:t xml:space="preserve">Léo Henches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Arthur Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dion</w:t>
+                <w:t xml:space="preserve">Antoine Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, American Journal of Hematology, 100 (9), pp.1700-1704. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348643v1</w:t>
+                <w:t xml:space="preserve">pasteur-05420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t>
+                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boetto</w:t>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Basten Romero</w:t>
+                <w:t xml:space="preserve">Boris Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Henches</w:t>
+                <w:t xml:space="preserve">Charline Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Frouin</w:t>
+                <w:t xml:space="preserve">Duong Ho-Nhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Auvergne</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05420000v1</w:t>
+                <w:t xml:space="preserve">hal-05080410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico modeling guides identification of novel JAK1 variants associated with immune dysregulation</w:t>
               </w:r>
@@ -541,2679 +541,2679 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Yancoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (12), pp.3275-3299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44321-025-00317-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Barros</w:t>
+                <w:t xml:space="preserve">Beatriz H Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz H Ferreira</w:t>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (21), pp.e2421258122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2421258122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Lymphopenia drives T cell exhaustion in immunodeficient STING gain-of-function mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Sorin</w:t>
+                <w:t xml:space="preserve">Stéphane Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Courteille</w:t>
+                <w:t xml:space="preserve">Grégoire Hopsomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Ho-Nhat</w:t>
+                <w:t xml:space="preserve">Nadège Wadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222 (2), </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.2438-2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00292-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080410v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphopenia drives T cell exhaustion in immunodeficient STING gain-of-function mice</w:t>
+                <w:t xml:space="preserve">Whole Exome Sequencing of Adult Patients With Evans Syndrome Reveals Pathogenic Variants Associated With Autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freytag</w:t>
+                <w:t xml:space="preserve">Étienne Crickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Giorgiutti</w:t>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Hopsomer</w:t>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Wadier</w:t>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Depauw</w:t>
+                <w:t xml:space="preserve">Jérémie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.2438-2461. </w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, American Journal of Hematology, 100 (9), pp.1700-1704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00292-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387716v1</w:t>
+                <w:t xml:space="preserve">hal-05348643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défaut d’architecture cellulaire et auto-immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793368v1</w:t>
+                <w:t xml:space="preserve">hal-04518054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2q33 Deletions Underlying Syndromic and Non-syndromic CTLA4 Deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the potential role of CASPASE-10 mutations in the development of autoimmune lymphoproliferative syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Puel</w:t>
+                <w:t xml:space="preserve">Filippo Consonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pacault</w:t>
+                <w:t xml:space="preserve">Solange Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blanca Vinuales Colell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-024-01831-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-06679-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941904v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of NLRP3 gain-of-function mutants associated with CAPS autoinflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romane Riou</w:t>
+                <w:t xml:space="preserve">Haploinsufficiency in PTPN2 leads to early-onset systemic autoimmunity from Evans syndrome to lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danish Patoli</w:t>
+                <w:t xml:space="preserve">Jade Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Niu</w:t>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Rey</w:t>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221 (5), pp.e20231200. </w:t>
+              <w:t xml:space="preserve">, 2024, 221 (9), pp.e20232337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20231200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20232337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536945v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04879769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploinsufficiency in PTPN2 leads to early-onset systemic autoimmunity from Evans syndrome to lupus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity of NLRP3 gain-of-function mutants associated with CAPS autoinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Cognard</w:t>
+                <w:t xml:space="preserve">Camille Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Romane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+                <w:t xml:space="preserve">Danish Patoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221 (9), pp.e20232337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20232337⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 221 (5), pp.e20231200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20231200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04879769v1</w:t>
+                <w:t xml:space="preserve">hal-04536945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaut d’architecture cellulaire et auto-immunité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2q33 Deletions Underlying Syndromic and Non-syndromic CTLA4 Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Boussard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlyne Brakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Clinical Immunology, 45 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-024-01831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518054v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the potential role of CASPASE-10 mutations in the development of autoimmune lymphoproliferative syndrome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large deletion in a non-coding regulatory region leads to NFKB1 haploinsufficiency in two adult siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Fernandes</w:t>
+                <w:t xml:space="preserve">Mathieu Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Coustal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barnabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-06679-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.110165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2024.110165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587409v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large deletion in a non-coding regulatory region leads to NFKB1 haploinsufficiency in two adult siblings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoimmune cytopenia and Kabuki syndrome in paediatrics: Insights in 11 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Heller</w:t>
+                <w:t xml:space="preserve">Chloé Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Priqueler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2024.110165⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (5), pp.1899-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795086v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune cytopenia and Kabuki syndrome in paediatrics: Insights in 11 patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterozygous BTNL8 variants in individuals with multisystem inflammatory syndrome in children (MIS-C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Priqueler</w:t>
+                <w:t xml:space="preserve">Evangelos Bellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilys Santillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vantourout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather R Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.19387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957102v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous BTNL8 variants in individuals with multisystem inflammatory syndrome in children (MIS-C)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heather R Jackson</w:t>
+                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedine Duret</w:t>
+                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 221 (12), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816209v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A20 haploinsufficiency: A systematic review of 177 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Gajardo</w:t>
+                <w:t xml:space="preserve">Inès Elhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455529v1</w:t>
+                <w:t xml:space="preserve">hal-04382323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A20 haploinsufficiency: A systematic review of 177 cases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoantibodies against type I IFNs in humans with alternative NF-κB pathway deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Elhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Audrey V Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+                <w:t xml:space="preserve">Xian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Axel Cederholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.12.007⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623 (7988), pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06717-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382323v1</w:t>
+                <w:t xml:space="preserve">hal-04815868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies against type I IFNs in humans with alternative NF-κB pathway deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey V Parent</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Liu</w:t>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cederholm</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815868v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246983v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
+                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Behi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.112378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288092v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.112378. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233269v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term follow-up of pediatric-onset Evans syndrome: broad immunopathological manifestations and high treatment burden</w:t>
+                <w:t xml:space="preserve">Identification of germline monoallelic mutations in IKZF2 in patients with immune dysregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pincez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helder Fernandes</w:t>
+                <w:t xml:space="preserve">Tala Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Daniel Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Michel</w:t>
+                <w:t xml:space="preserve">Mohamed Shoeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Barlogis</w:t>
+                <w:t xml:space="preserve">Hye Sun Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Hoeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2020.271106⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.2444-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784076v1</w:t>
+                <w:t xml:space="preserve">hal-03864209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain-of-function IKZF1 variants in humans cause immune dysregulation associated with abnormal T/B cell late differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Hoshino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye Sun Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3228,489 +3228,489 @@
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (69), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciimmunol.abi7160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germline monoallelic mutations in IKZF2 in patients with immune dysregulation</w:t>
+                <w:t xml:space="preserve">Long term follow-up of pediatric-onset Evans syndrome: broad immunopathological manifestations and high treatment burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tala Shahin</w:t>
+                <w:t xml:space="preserve">Thomas Pincez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mayr</w:t>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Shoeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hye Sun Kuehn</w:t>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Hoeger</w:t>
+                <w:t xml:space="preserve">Vincent Barlogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (7), pp.2444-2451. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (2), pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2020.271106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864209v1</w:t>
+                <w:t xml:space="preserve">hal-03784076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
+                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">L. Frumholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tetu</w:t>
+                <w:t xml:space="preserve">M. Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+                <w:t xml:space="preserve">J. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">R. Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
+                <w:t xml:space="preserve">hal-03892796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
+                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frumholtz</w:t>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Battistella</w:t>
+                <w:t xml:space="preserve">Pauline Tetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hadjadj</w:t>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chocron</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892796v1</w:t>
+                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct systemic and mucosal immune responses during acute SARS-CoV-2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,429 +4062,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
+                <w:t xml:space="preserve">Pediatric Evans syndrome is associated with a high frequency of potentially damaging variants in immune genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Picard</w:t>
+                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Frachette</w:t>
+                <w:t xml:space="preserve">Guy Leverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Moreews</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Aude Magérus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (1), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-11-887141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465917v1</w:t>
+                <w:t xml:space="preserve">inserm-02439240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-threatening pulmonary interstitial lung disease complicating pediatric nonhumoral immunodeficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Al Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Al Farsi</w:t>
+                <w:t xml:space="preserve">Stephen J. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Hughes</w:t>
+                <w:t xml:space="preserve">Robert Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wynn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edmund Cheesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (7), pp.2456-2458.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaip.2019.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Evans syndrome is associated with a high frequency of potentially damaging variants in immune genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+                <w:t xml:space="preserve">Cécile Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helder Fernandes</w:t>
+                <w:t xml:space="preserve">Cécile Frachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leverger</w:t>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Magérus-Chatinet</w:t>
+                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134 (1), pp.9-21. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-11-887141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439240v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
               </w:r>
@@ -4863,103 +4863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evans Syndrome in Children: Long-Term Outcome in a Prospective French National Observational Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vareliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, </w:t>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Trinquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoimmune lymphoproliferative syndrome caused by a homozygous null FAS ligand (FASLG) mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lanzarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,295 +5259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of autoimmune lymphoproliferative syndrome (ALPS) in humans as a consequence of genetic defect accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of 90 patients with autoimmune lymphoproliferative syndrome related to TNFRSF6 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Arkwright</w:t>
+                <w:t xml:space="preserve">Benoit Florkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI43752⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (18), pp.4798-4807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-04-347641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457090v1</w:t>
+                <w:t xml:space="preserve">hal-04457098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of 90 patients with autoimmune lymphoproliferative syndrome related to TNFRSF6 mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of autoimmune lymphoproliferative syndrome (ALPS) in humans as a consequence of genetic defect accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gobert</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lambotte</w:t>
+                <w:t xml:space="preserve">Peter Arkwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 118 (18), pp.4798-4807. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.106-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-04-347641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI43752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457098v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the HLA-C2-specific activating killer-cell Ig-like receptor KIR2DS1 on NK and T cells.</w:t>
               </w:r>
@@ -5692,51 +5692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAS-L, IL-10, and double-negative CD4−CD8− TCR α/β+ T cells are reliable markers of autoimmune lymphoproliferative syndrome (ALPS) associated with FAS loss of function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Loffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Saint-Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inherited and somatic CD3zeta mutations in a patient with T-cell deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hivroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,64 +6107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliska Holzelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vonarbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Arkwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Selz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct systemic and mucosal immune responses to SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,51 +6455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="485E583B"/>
+    <w:nsid w:val="D654B7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rieux-laucat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7858-7866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086828509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05348643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27767" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freytag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hopsomer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00292-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04941904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Brakta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pacault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01831-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04879769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20232337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux-Laucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Consonni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Vinuales Colell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06679-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bianchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Priqueler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19387" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bellos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilys Santillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vantourout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather R Jackson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Duret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.12.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V Parent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cederholm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06717-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pincez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.271106" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hoshino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Sun Kuehn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abi7160" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shahin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mayr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shoeb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hoeger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006367" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391782v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Al Farsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Hughes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wynn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Cheesman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.03.034" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439240v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leverger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus-Chatinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-11-887141" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01768950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bartok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Della Mina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01932-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pannicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie-Yvonne Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vareliette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00079" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanzarotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457106v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Magerus-Chatinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457090v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arkwright" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43752" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Florkin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gobert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-347641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farnarier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2009.12.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2PD6KBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loffredo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schaffner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179630" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mateo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#233;nager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint-Basile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-05-088286" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hivroz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa053750" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457020v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Holzelova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vonarbourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Selz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa040036" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rieux-laucat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7858-7866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086828509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freytag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hopsomer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00292-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05348643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux-Laucat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Consonni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Vinuales Colell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06679-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04879769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20232337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04941904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Brakta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pacault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01831-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Priqueler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19387" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bellos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilys Santillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vantourout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather R Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Duret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.12.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cederholm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06717-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shahin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mayr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shoeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Sun Kuehn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hoeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006367" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hoshino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abi7160" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pincez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.271106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leverger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus-Chatinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-11-887141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Al Farsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Hughes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wynn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Cheesman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.03.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01768950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bartok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Della Mina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01932-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pannicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie-Yvonne Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vareliette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00079" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanzarotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457106v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Magerus-Chatinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Florkin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gobert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-347641" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arkwright" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farnarier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2009.12.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2PD6KBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loffredo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schaffner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179630" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mateo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#233;nager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint-Basile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-05-088286" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hivroz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa053750" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457020v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Holzelova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vonarbourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Selz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa040036" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>