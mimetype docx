--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -181,4176 +181,4176 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t>
+                <w:t xml:space="preserve">Exome sequencing enables molecular diagnosis in 10% of early-onset or familial systemic lupus erythematosus cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boetto</w:t>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Basten Romero</w:t>
+                <w:t xml:space="preserve">Samira Khaldi-Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Henches</w:t>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Frouin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Auvergne</w:t>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2026.106209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05420000v1</w:t>
+                <w:t xml:space="preserve">hal-05584271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
+                <w:t xml:space="preserve">An unusual case of RIPK1‐related immunodeficiency: The importance of a timely diagnosis for a novel clinical and therapeutic pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Parentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Sorin</w:t>
+                <w:t xml:space="preserve">Anne-Aurélie Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Courteille</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duong Ho-Nhat</w:t>
+                <w:t xml:space="preserve">Lucy Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222 (2), </w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (3), pp.e70302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pai.70302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080410v1</w:t>
+                <w:t xml:space="preserve">pasteur-05608541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico modeling guides identification of novel JAK1 variants associated with immune dysregulation</w:t>
+                <w:t xml:space="preserve">Whole Exome Sequencing of Adult Patients With Evans Syndrome Reveals Pathogenic Variants Associated With Autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanpierre</w:t>
+                <w:t xml:space="preserve">Étienne Crickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brunaud</w:t>
+                <w:t xml:space="preserve">Morgane Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Yancoski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00317-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, American Journal of Hematology, 100 (9), pp.1700-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402799v1</w:t>
+                <w:t xml:space="preserve">hal-05348643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz H Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (21), pp.e2421258122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2421258122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphopenia drives T cell exhaustion in immunodeficient STING gain-of-function mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico modeling guides identification of novel JAK1 variants associated with immune dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Giorgiutti</w:t>
+                <w:t xml:space="preserve">Marie Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Hopsomer</w:t>
+                <w:t xml:space="preserve">Orianne Debeaupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Wadier</w:t>
+                <w:t xml:space="preserve">Camille Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Depauw</w:t>
+                <w:t xml:space="preserve">Judith Yancoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.2438-2461. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (12), pp.3275-3299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44321-025-00292-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00317-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387716v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Exome Sequencing of Adult Patients With Evans Syndrome Reveals Pathogenic Variants Associated With Autoimmunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations disrupting the kinase domain of IKKα lead to immunodeficiency and immune dysregulation in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Crickx</w:t>
+                <w:t xml:space="preserve">Boris Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+                <w:t xml:space="preserve">Charline Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cheminant</w:t>
+                <w:t xml:space="preserve">Duong Ho-Nhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Dion</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.27767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348643v1</w:t>
+                <w:t xml:space="preserve">hal-05080410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaut d’architecture cellulaire et auto-immunité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of environment on bacterial co-abundance in the gut microbiomes of healthy human individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Violeta Basten Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delage</w:t>
+                <w:t xml:space="preserve">Léo Henches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Boussard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024006⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08895-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518054v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the potential role of CASPASE-10 mutations in the development of autoimmune lymphoproliferative syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lymphopenia drives T cell exhaustion in immunodeficient STING gain-of-function mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Moreno</w:t>
+                <w:t xml:space="preserve">Damien Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Vinuales Colell</w:t>
+                <w:t xml:space="preserve">Stéphane Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+                <w:t xml:space="preserve">Grégoire Hopsomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Fernandes</w:t>
+                <w:t xml:space="preserve">Nadège Wadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-06679-6⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.2438-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44321-025-00292-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587409v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haploinsufficiency in PTPN2 leads to early-onset systemic autoimmunity from Evans syndrome to lupus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jade Cognard</w:t>
+                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
+                <w:t xml:space="preserve">Beatriz Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Garcia-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Luka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20232337⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04879769v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity of NLRP3 gain-of-function mutants associated with CAPS autoinflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défaut d’architecture cellulaire et auto-immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cosson</w:t>
+                <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Riou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20231200⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536945v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2q33 Deletions Underlying Syndromic and Non-syndromic CTLA4 Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the potential role of CASPASE-10 mutations in the development of autoimmune lymphoproliferative syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Vinuales Colell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyne Brakta</w:t>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+                <w:t xml:space="preserve">Alicia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-024-01831-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-06679-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941904v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large deletion in a non-coding regulatory region leads to NFKB1 haploinsufficiency in two adult siblings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Haploinsufficiency in PTPN2 leads to early-onset systemic autoimmunity from Evans syndrome to lupus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Heller</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2024.110165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (9), pp.e20232337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20232337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795086v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04879769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune cytopenia and Kabuki syndrome in paediatrics: Insights in 11 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional diversity of NLRP3 gain-of-function mutants associated with CAPS autoinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danish Patoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bianchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Priqueler</w:t>
+                <w:t xml:space="preserve">Amaury Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.19387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (5), pp.e20231200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20231200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957102v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous BTNL8 variants in individuals with multisystem inflammatory syndrome in children (MIS-C)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amedine Duret</w:t>
+                <w:t xml:space="preserve">2q33 Deletions Underlying Syndromic and Non-syndromic CTLA4 Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Brakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pacault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20240699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Clinical Immunology, 45 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-024-01831-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816209v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the ISR by AB5 subtilase cytotoxin drives type-I IFN expression in pDCs via STING activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Luka</w:t>
+                <w:t xml:space="preserve">A large deletion in a non-coding regulatory region leads to NFKB1 haploinsufficiency in two adult siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Coustal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barnabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.10.07.616986⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261, pp.110165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2024.110165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793368v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A20 haploinsufficiency: A systematic review of 177 cases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autoimmune cytopenia and Kabuki syndrome in paediatrics: Insights in 11 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Elhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+                <w:t xml:space="preserve">Marlène Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Laurence Priqueler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204 (5), pp.1899-1907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.19387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382323v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies against type I IFNs in humans with alternative NF-κB pathway deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterozygous BTNL8 variants in individuals with multisystem inflammatory syndrome in children (MIS-C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey V Parent</w:t>
+                <w:t xml:space="preserve">Evangelos Bellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Liu</w:t>
+                <w:t xml:space="preserve">Dilys Santillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cederholm</w:t>
+                <w:t xml:space="preserve">Pierre Vantourout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Heather R Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedine Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06717-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20240699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815868v1</w:t>
+                <w:t xml:space="preserve">hal-04816209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246983v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A20 haploinsufficiency: A systematic review of 177 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Elhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilaine Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2023.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288092v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
+                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Batignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233269v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOCK11 deficiency in patients with X-linked actinopathy and autoimmunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Batignes</w:t>
+                <w:t xml:space="preserve">Autoantibodies against type I IFNs in humans with alternative NF-κB pathway deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey V Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cederholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018486⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623 (7988), pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06717-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455529v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germline monoallelic mutations in IKZF2 in patients with immune dysregulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tala Shahin</w:t>
+                <w:t xml:space="preserve">NBEAL2 deficiency in humans leads to low CTLA-4 expression in activated conventional T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mayr</w:t>
+                <w:t xml:space="preserve">Jean-Luc Zachayus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Shoeb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Birgit Hoeger</w:t>
+                <w:t xml:space="preserve">Erwan Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006367⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39295-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864209v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-of-function IKZF1 variants in humans cause immune dysregulation associated with abnormal T/B cell late differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AKT activity orchestrates marginal zone B cell development in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maria Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Behi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Hoshino</w:t>
+                <w:t xml:space="preserve">Stefanie Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutboul</w:t>
+                <w:t xml:space="preserve">Johannes F. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Hadjadj</w:t>
+                <w:t xml:space="preserve">Vivien Kohlhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abi7160⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.112378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864168v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term follow-up of pediatric-onset Evans syndrome: broad immunopathological manifestations and high treatment burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pincez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pincez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helder Fernandes</w:t>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barlogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (2), pp.457-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2020.271106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain-of-function IKZF1 variants in humans cause immune dysregulation associated with abnormal T/B cell late differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Hoshino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frumholtz</w:t>
+                <w:t xml:space="preserve">David Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Battistella</w:t>
+                <w:t xml:space="preserve">Hye Sun Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hadjadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Chocron</w:t>
+                <w:t xml:space="preserve">Jerôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (69), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abi7160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892796v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of germline monoallelic mutations in IKZF2 in patients with immune dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">Daniel Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Mohamed Shoeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye Sun Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tetu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Birgit Hoeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.2444-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct systemic and mucosal immune responses during acute SARS-CoV-2 infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beretta</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-021-01028-7⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03384279v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of STING-Associated Vasculopathy with Onset in Infancy (SAVI) Among 21 Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frumholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Frémond</w:t>
+                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hadchouel</w:t>
+                <w:t xml:space="preserve">M. Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Berteloot</w:t>
+                <w:t xml:space="preserve">J. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Melki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bresson</w:t>
+                <w:t xml:space="preserve">R. Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228789v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of STING-Associated Vasculopathy with Onset in Infancy (SAVI) Among 21 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Frémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">Alice Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Parlato</w:t>
+                <w:t xml:space="preserve">Laureline Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hanein</w:t>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Nowak</w:t>
+                <w:t xml:space="preserve">Violaine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.803-818.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2020.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783962v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Evans syndrome is associated with a high frequency of potentially damaging variants in immune genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct systemic and mucosal immune responses during acute SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+                <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helder Fernandes</w:t>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leverger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Magérus-Chatinet</w:t>
+                <w:t xml:space="preserve">Maxime Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-11-887141⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-021-01028-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439240v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03384279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-threatening pulmonary interstitial lung disease complicating pediatric nonhumoral immunodeficiencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to: Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Al Farsi</w:t>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J. Hughes</w:t>
+                <w:t xml:space="preserve">Sylvain Hanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wynn</w:t>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Cheesman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Jan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (7), pp.2456-2458.e4. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.517-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2019.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391782v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
               </w:r>
@@ -4464,1766 +4464,2168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Nowak</w:t>
+                <w:t xml:space="preserve">Life-threatening pulmonary interstitial lung disease complicating pediatric nonhumoral immunodeficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Al Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Cheesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (7), pp.2456-2458.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2019.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320500v2</w:t>
+                <w:t xml:space="preserve">hal-02391782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon-mediated autoinflammation due to DNase II deficiency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pediatric Evans syndrome is associated with a high frequency of potentially damaging variants in immune genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Della Mina</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Magérus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01932-3⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (1), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-11-887141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01768950v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gray platelet syndrome can mimic autoimmune lymphoproliferative syndrome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Neven</w:t>
+                <w:t xml:space="preserve">Diagnostic Yield of Next-Generation Sequencing in Very Early-Onset Inflammatory Bowel Diseases: A Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Parlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duclaux-Loras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1104-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjy068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478138v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evans Syndrome in Children: Long-Term Outcome in a Prospective French National Observational Cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">Type I interferon-mediated autoinflammation due to DNase II deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vareliette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Alessandra Tesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Della Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2015.00079⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01932-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413085v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01768950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAS-associated lymphoproliferative disease evolves into severe juvenile myelo-monocytic leukemia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gray platelet syndrome can mimic autoimmune lymphoproliferative syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+                <w:t xml:space="preserve">Anne Ehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Pannicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie-Yvonne Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 123 (12), pp.1960-1963. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 126 (16), pp.1967-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457151v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune lymphoproliferative syndrome caused by a homozygous null FAS ligand (FASLG) mutation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daussy</w:t>
+                <w:t xml:space="preserve">Evans Syndrome in Children: Long-Term Outcome in a Prospective French National Observational Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vareliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2015.00079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04457106v1</w:t>
+                <w:t xml:space="preserve">hal-02413085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of 90 patients with autoimmune lymphoproliferative syndrome related to TNFRSF6 mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">RAS-associated lymphoproliferative disease evolves into severe juvenile myelo-monocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lanzarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Trinquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Neven</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 118 (18), pp.4798-4807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-04-347641⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 123 (12), pp.1960-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-01-548958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457098v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of autoimmune lymphoproliferative syndrome (ALPS) in humans as a consequence of genetic defect accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Autoimmune lymphoproliferative syndrome caused by a homozygous null FAS ligand (FASLG) mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lanzarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Neven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daussy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Arkwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI43752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (2), pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457090v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the HLA-C2-specific activating killer-cell Ig-like receptor KIR2DS1 on NK and T cells.</w:t>
+                <w:t xml:space="preserve">Onset of autoimmune lymphoproliferative syndrome (ALPS) in humans as a consequence of genetic defect accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cognet</w:t>
+                <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Farnarier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Frassati</w:t>
+                <w:t xml:space="preserve">Cécile Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale André</w:t>
+                <w:t xml:space="preserve">Peter Arkwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 135 (1), pp.26-32. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.106-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2009.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI43752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502997v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAS-L, IL-10, and double-negative CD4−CD8− TCR α/β+ T cells are reliable markers of autoimmune lymphoproliferative syndrome (ALPS) associated with FAS loss of function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">A survey of 90 patients with autoimmune lymphoproliferative syndrome related to TNFRSF6 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Florkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Loffredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+                <w:t xml:space="preserve">Delphine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schaffner</w:t>
+                <w:t xml:space="preserve">Olivier Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (13), pp.3027-3030. </w:t>
+              <w:t xml:space="preserve">, 2011, 118 (18), pp.4798-4807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-179630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-04-347641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457075v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perforin-dependent apoptosis functionally compensates Fas deficiency in activation-induced cell death of human T lymphocytes</w:t>
+                <w:t xml:space="preserve">Expression of the HLA-C2-specific activating killer-cell Ig-like receptor KIR2DS1 on NK and T cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Mateo</w:t>
+                <w:t xml:space="preserve">Céline Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ménager</w:t>
+                <w:t xml:space="preserve">Catherine Farnarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève de Saint-Basile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+                <w:t xml:space="preserve">Laurent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Roquelaure</w:t>
+                <w:t xml:space="preserve">Coralie Frassati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2007-05-088286⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1), pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2009.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457061v1</w:t>
+                <w:t xml:space="preserve">hal-00502997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited and somatic CD3zeta mutations in a patient with T-cell deficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mateo</w:t>
+                <w:t xml:space="preserve">FAS-L, IL-10, and double-negative CD4−CD8− TCR α/β+ T cells are reliable markers of autoimmune lymphoproliferative syndrome (ALPS) associated with FAS loss of function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Magerus-Chatinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellier</w:t>
+                <w:t xml:space="preserve">Maria Loffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Neven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa053750⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (13), pp.3027-3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-179630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457051v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune Lymphoproliferative Syndrome with Somatic Fas Mutations</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perforin-dependent apoptosis functionally compensates Fas deficiency in activation-induced cell death of human T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Saint-Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 110 (13), pp.4285-4292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2007-05-088286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliska Holzelova</w:t>
+                <w:t xml:space="preserve">hal-04457061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severe food allergy as a variant of IPEX syndrome caused by a deletion in a noncoding region of the FOXP3 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troy T. Torgerson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avriel Linane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolette Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132, pp.1705-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2007.02.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inherited and somatic CD3zeta mutations in a patient with T-cell deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rieux-Laucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hivroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vonarbourg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Selz</w:t>
+                <w:t xml:space="preserve">Véronique Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 352 (3), pp.306-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa053750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoimmune Lymphoproliferative Syndrome with Somatic Fas Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliska Holzelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vonarbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arkwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Selz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 351 (14), pp.1409-1418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa040036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6233,161 +6635,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct systemic and mucosal immune responses to SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6455,51 +6857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D654B7FF"/>
+    <w:nsid w:val="1073BEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +7088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rieux-laucat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7858-7866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086828509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freytag" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hopsomer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00292-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05348643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crickx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27767" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux-Laucat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Consonni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Vinuales Colell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06679-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04879769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20232337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04941904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Brakta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pacault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01831-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110165" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bianchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Priqueler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19387" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bellos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilys Santillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vantourout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather R Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Duret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240699" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.12.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cederholm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06717-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shahin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mayr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shoeb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Sun Kuehn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hoeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006367" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hoshino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abi7160" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pincez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.271106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leverger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus-Chatinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-11-887141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Al Farsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Hughes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wynn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Cheesman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.03.034" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01768950v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bartok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Della Mina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01932-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ehl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pannicke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie-Yvonne Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vareliette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00079" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457151v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanzarotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548958" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457106v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Magerus-Chatinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.06.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Florkin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gobert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-347641" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457090v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arkwright" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43752" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farnarier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2009.12.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2PD6KBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457075v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loffredo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schaffner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179630" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mateo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#233;nager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint-Basile" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-05-088286" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457051v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hivroz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa053750" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457020v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Holzelova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vonarbourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Selz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa040036" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-rieux-laucat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7858-7866" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086828509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05584271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2026.106209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05608541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Parentelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aur&#233;lie Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bizien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70302" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05348643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Crickx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cheminant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz H Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Luka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421258122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanpierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Debeaupuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Yancoski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00317-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sorin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Courteille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Ho-Nhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05420000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Basten Romero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Frouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auvergne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08895-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freytag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giorgiutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Hopsomer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Wadier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Depauw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00292-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.07.616986" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rieux-Laucat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boussard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Consonni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Moreno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Vinuales Colell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06679-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04879769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20232337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cosson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Riou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Patoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Niu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20231200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04941904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Brakta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tabet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pacault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01831-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fusaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Coustal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Heller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2024.110165" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bianchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Margot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Pasquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Priqueler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.19387" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bellos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilys Santillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vantourout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather R Jackson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedine Duret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20240699" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gajardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Batignes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04382323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Elhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.12.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V Parent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cederholm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06717-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zachayus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39295-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Cox" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Behi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Ries" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Vogt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kohlhaas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pincez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.271106" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hoshino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutboul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Sun Kuehn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abi7160" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Shahin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mayr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shoeb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hoeger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006367" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2020.11.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783962v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Parlato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duclaux-Loras" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nowak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa164" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Al Farsi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Hughes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wynn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Cheesman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.03.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leverger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mag&#233;rus-Chatinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-11-887141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320500v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjy068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01768950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Tesser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bartok" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Della Mina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01932-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pannicke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie-Yvonne Zimmermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Neven" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413085v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vareliette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2015.00079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lanzarotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Trinquand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Neven" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548958" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Magerus-Chatinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.06.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457090v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arkwright" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43752" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Florkin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gobert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-04-347641" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cognet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Farnarier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Frassati" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Andr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2009.12.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2PD6KBR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loffredo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schaffner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179630" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mateo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M&#233;nager" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Saint-Basile" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-05-088286" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy T. Torgerson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avriel Linane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Moes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2007.02.044" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457051v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hivroz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa053750" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457020v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Holzelova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vonarbourg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Selz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa040036" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>