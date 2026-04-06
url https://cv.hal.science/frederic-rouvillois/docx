--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -900,2047 +900,2047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire et la forteresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Micro Etats au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209--228, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J'ai cru longtemps l'histoire chose sérieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Némo, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Boeck supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55--70, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le laboratoire et la forteresse</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbé de Saint-Pierre, de la contestation totale à la reconstruction totalitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bougy, Catherine and Poirey, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de la contestation du pouvoir dans le monde normand (xe-xviiie siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.311--323, 2017, Symposia, 978-2-84133-811-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution de la république de Tunisie du 27 janvier 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boutin, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les constitutions arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.297--307, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et progrès à l'aube des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonin, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée des temps, approche d'histoire politique, Juridique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181--192, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-devant : l'institution de l'oubli à l'époque révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean-Louis Harouel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.215--228, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean-Pierre Machelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis / CMH, pp.1015--1028, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Cara, Jean-Yves ; Saint-Prot, Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution constitutionnelle de l'Egypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Karthala, pp.77-98, 2014, Etudes géopolitiques, 978-2-8111-1095-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la monarchie démocratique à la marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle constitution du Maroc, Etudes sélectionnées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REMALD, pp.77--92, 2013, Thèmes actuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monarchie et consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Prot, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.34--50, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de la RGPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat optimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.11--42, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'envers du croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysans du Périgord en révolte, XVIIème-XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, pp.70--75, 2012, Mémoire de la Dordogne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen : une théorie pure de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esposito, M.-C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populismes, l'envers de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, pp.109--120, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la notion d'Etat exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Degoffe, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La privatisation de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.277--290, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois bonnes raisons de préférer l'élection du Président au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pourhiet, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désignation du chef de l'Etat, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Varenne, pp.205--216, 2012, Collloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles relatives à la révision dans la Constitution marocaine de 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEI, La Constitution marocaine de 2011, Analyses et commentaires, LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345--368, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation marocaine et les modèles étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouachik, Ahmed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un modèle marocain de régionalisation - État, territoire et développement dans un pays émergent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.47--62, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclarations ambiguës, ou comment il ne faut pas tenter de garantir les droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machelon, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enjeu du dialogue des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.35--45, 2010, Etudes géopolitiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parachever la construction de l'Etat de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves de Cara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maroc en marche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.56-63, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibert maurrassien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cotillon, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raphaël Alibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.97--120, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judiciarisation de la société : entrée en matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société au risque de la judiciarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.5--35, 2008, Colloques et débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Just fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre noir de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.283--312, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité de la représentation proportionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabry, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus de proportionnelle pour mieux représenter la société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour l'innovation politique, pp.86--106, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ve République : un coup d'Etat de tous les jours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric and Boutin, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coup d'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X. de Guibert, pp.191--214, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une énigme : la souveraineté nationale appartient au peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maillard, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la souveraineté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp.51--67, 2007, Grands colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode innovante mais défaillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouvillois, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Micro Etats au XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.209--228, 2017</w:t>
+              <w:t xml:space="preserve">Le modèle juridique français est-il un obstacle au développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.15--23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.311--323, 2017, Symposia, 978-2-84133-811-5</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne faut point de partis dans un Etat libre&amp;quot; : le discours antipartisan sous la Révolution, 1789-1799</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Rouvillois, C.Boutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partis politiques et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X. de Guibert, pp.11--49, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.297--307, 2016</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité du traité : le double jeu du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gohin, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X de Guibert, pp.17--29, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1654 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848751v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03848749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fédéralisme réactionnaire</w:t>
               </w:r>
@@ -3524,3132 +3524,3132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1112-1116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macronisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.647-652</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.640-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux optimistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.776-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim de Flore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.469-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.458-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Âge d'or</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeunesse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socinianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Socinianisme</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obscurantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
+              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obscurantisme</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Simonisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
+              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.850-854</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.175-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme (origines du)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.435-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits (disparition des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.257-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uchronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1083-1088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.406-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaczinski (Lech et Jaroslaw)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.609-612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.446-451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité, égalitarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.401-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.314-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.265-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duterte (Rodrigo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.387-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum révocatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.924-928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen (Marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.642-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droite/gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.375-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.300-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruant (Aristide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recall, Rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.910-914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babeuf, Babouvisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.131-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelet (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.696-699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsipras (Alexis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1091-1094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienzo (Cola di)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.963-965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popularisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.833-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morès (Marquis de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.713-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélenchon (Jean-Luc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.687-689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suffrage universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1035-1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ami du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.625-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvini (Matteo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.989-991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.520-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.640-645</w:t>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.663-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.776-780</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamenais (Félicité de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.621-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1107-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...2207 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895568v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Conservatisme</w:t>
               </w:r>
@@ -7060,1962 +7060,1962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La proportionnelle, ou comment rendre la parole au peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Nouvelle Librairie, 204 p., 2022, (Le petit livre noir), 978-2-493-89818-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contre le gouvernement des juges ? Les opposants à un contrôle juridictionnel de la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 285 p., 2022, 978-2-204-15536-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Daugeron</w:t>
+                <w:t xml:space="preserve">hal-05025098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 285 p., 2022, 978-2-204-15536-6</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 1234 p., 2022, 978-2-204-14440-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parrainages : ou comment les peuples se donnent des maîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Nouvelle Librairie éditions; Fondation du Pont-Neuf, 174 p., 2022, (Le petit livre noir), 978-2-491-44691-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation: Emmanuel Macron et le saint-simonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Cerf, 2020, 978-2-204-14094-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel : Tome 2, La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148692-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148693-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaires des populismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 1234 p., 2022, 978-2-204-14440-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 1213 p., 2019, 978-2-204-13136-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. 1. Fondements et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2017, 978-2-08-141192-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président de la Ve République et les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laquièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.378, 2017, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les micro-États au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Nouvelle Librairie éditions; Fondation du Pont-Neuf, 174 p., 2022, (Le petit livre noir), 978-2-491-44691-8</w:t>
+              <w:t xml:space="preserve">Le Cerf, 1072 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boutin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. 2, La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Flammarion, 2016, 978-2-08-139158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clameur de la terre: les leçons politiques du Pape François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Cyrille Godefroy, 2016, 978-2-86553-280-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2016, 978-2-08-138662-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, GF Corpus, 978-2-08-136348-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être (ou ne pas être) républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2015, 978-2-204-10543-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crime et utopie: une nouvelle enquête sur le nazisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.368, 2014, 978-2-08-127080-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.416, 2014, Champs Université, 978-2-08-133680-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume du Maroc au miroir de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Res Publica, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La privatisation de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Nouvelle Librairie, 204 p., 2022, (Le petit livre noir), 978-2-493-89818-0</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.332, 2013, 9782271076168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les éditions du Cerf, 2020, 978-2-204-14094-2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du progrès: 1680-1730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.510, 2010, 978-2-271-07042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148692-8</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle marocain de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.176, 2010, 9782271071033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148693-5</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maroc en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2009, 9782271069030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Cerf, 1213 p., 2019, 978-2-204-13136-0</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2009, 978-2-08-120710-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, pp.378, 2017, CNRS Alpha</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle Ve République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique. Fondation pour l'innovation politique, 2008, 978-2-917613-11-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation, ou Comment recentrer l'État sur ses compétences essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique. Fondation pour l'innovation politique, 2008, 978-2-917613-05-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...1109 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03891008v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03891014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir du référendum</w:t>
               </w:r>
@@ -10003,1761 +10003,1761 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un ver qui creuse des rides noires sur vos fronts&amp;quot; : imagination et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1102, pp.99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Conférence sur l'avenir de l'Europe, ou les faux-semblants de la démocratie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1104, pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacer les politiques par les experts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1103, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecclésiologie et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges de manoeuvre de l'acheteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.1050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 06, pp.1050</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la jurisprudence sur les vices du consentement dans les marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution de la Ve République va-t-elle redevenir monarchique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la ristourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.109-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le paradoxe de la jurisprudence sur les vices du consentement dans les marchés publics</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quasi-abdications d'un quasi-monarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parlementaire bien tempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps des juridictions constitutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets judiciaires de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture comme objet politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Exception marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobbying : la nouvelle donne constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme d'une Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.291-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux qu'un baillon, la langue de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 492, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de Ve République, ou pourquoi la révision était superflue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 385, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la non-saisine du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.1904</w:t>
+              <w:t xml:space="preserve">, 2006, 09, pp.457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Constitution de la Ve République va-t-elle redevenir monarchique ?</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de dangerosité devant le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.966-970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des institutions et la responsabilité du Président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la Fondation pour l’innovation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En arrière, vers la VIe République ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 484, pp.50</w:t>
+              <w:t xml:space="preserve">, 2004, 339, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le parlementaire bien tempéré</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe entre fédéralisme et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 449, pp.25</w:t>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destins de l'utopie fédéraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les quasi-abdications d'un quasi-monarque</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le statut pénal du chef de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03846257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La VIe République et le mythe du régime présidentiel</w:t>
               </w:r>
@@ -12878,51 +12878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>