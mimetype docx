--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1833,1114 +1833,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois bonnes raisons de préférer l'élection du Président au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pourhiet, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désignation du chef de l'Etat, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Varenne, pp.205--216, 2012, Collloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la notion d'Etat exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Degoffe, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La privatisation de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.277--290, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Varenne, pp.205--216, 2012, Collloques et Essais</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles relatives à la révision dans la Constitution marocaine de 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEI, La Constitution marocaine de 2011, Analyses et commentaires, LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345--368, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, pp.345--368, 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation marocaine et les modèles étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouachik, Ahmed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un modèle marocain de régionalisation - État, territoire et développement dans un pays émergent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.47--62, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.47--62, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclarations ambiguës, ou comment il ne faut pas tenter de garantir les droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machelon, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enjeu du dialogue des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.35--45, 2010, Etudes géopolitiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.35--45, 2010, Etudes géopolitiques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parachever la construction de l'Etat de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves de Cara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maroc en marche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.56-63, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.56-63, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibert maurrassien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cotillon, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raphaël Alibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.97--120, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.97--120, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judiciarisation de la société : entrée en matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société au risque de la judiciarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.5--35, 2008, Colloques et débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Litec, pp.5--35, 2008, Colloques et débats</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Just fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre noir de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.283--312, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.283--312, 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité de la représentation proportionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabry, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus de proportionnelle pour mieux représenter la société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour l'innovation politique, pp.86--106, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour l'innovation politique, pp.86--106, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ve République : un coup d'Etat de tous les jours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric and Boutin, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coup d'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X. de Guibert, pp.191--214, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, F.-X. de Guibert, pp.191--214, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une énigme : la souveraineté nationale appartient au peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maillard, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la souveraineté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp.51--67, 2007, Grands colloques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Montchrestien, pp.51--67, 2007, Grands colloques</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode innovante mais défaillante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le modèle juridique français est-il un obstacle au développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.15--23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.15--23, 2005</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité du traité : le double jeu du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gohin, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X de Guibert, pp.17--29, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ne faut point de partis dans un Etat libre&amp;quot; : le discours antipartisan sous la Révolution, 1789-1799</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Rouvillois, C.Boutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partis politiques et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F.-X. de Guibert, pp.11--49, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848750v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03848751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fédéralisme réactionnaire</w:t>
               </w:r>
@@ -3662,2649 +3662,2649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joachim de Flore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.455-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.469-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.458-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.640-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux optimistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.776-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Joachim de Flore</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.455-458</w:t>
+              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Âge d'or</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socinianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fraternité</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obscurantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.469-473</w:t>
+              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fontenelle</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.458-461</w:t>
+              <w:t xml:space="preserve">, 2022, pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jeunesse</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Simonisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
+              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Socinianisme</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
+              <w:t xml:space="preserve">, 2022, pp.850-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obscurantisme</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
+              <w:t xml:space="preserve">, 2022, pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint-Simonisme</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1083-1088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perfectibilité</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits (disparition des)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.850-854</w:t>
+              <w:t xml:space="preserve">, 2022, pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Californie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme (origines du)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.175-180</w:t>
+              <w:t xml:space="preserve">, 2022, pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bien-être</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.151-155</w:t>
+              <w:t xml:space="preserve">, 2022, pp.406-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.435-439</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaczinski (Lech et Jaroslaw)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.257-262</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1083-1088</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité, égalitarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.401-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.406-411</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recall, Rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kaczinski (Lech et Jaroslaw)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droite/gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.609-612</w:t>
+              <w:t xml:space="preserve">, 2019, pp.375-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femmes</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruant (Aristide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.446-451</w:t>
+              <w:t xml:space="preserve">, 2019, pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egalité, égalitarisme</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débraillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.401-405</w:t>
+              <w:t xml:space="preserve">, 2019, pp.300-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duterte (Rodrigo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.387-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum révocatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.924-928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen (Marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.642-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babeuf, Babouvisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.131-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.314-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Duterte (Rodrigo)</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienzo (Cola di)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.387-391</w:t>
+              <w:t xml:space="preserve">, 2019, pp.963-965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Référendum révocatoire</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popularisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.924-928</w:t>
+              <w:t xml:space="preserve">, 2019, pp.833-836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Pen (Marine)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morès (Marquis de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.642-645</w:t>
+              <w:t xml:space="preserve">, 2019, pp.713-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droite/gauche</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ami du peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.375-381</w:t>
+              <w:t xml:space="preserve">, 2019, pp.625-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Débraillé</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelet (Jules)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.300-305</w:t>
+              <w:t xml:space="preserve">, 2019, pp.696-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bruant (Aristide)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélenchon (Jean-Luc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.181-184</w:t>
+              <w:t xml:space="preserve">, 2019, pp.687-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recall, Rappel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsipras (Alexis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.910-914</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1091-1094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Babeuf, Babouvisme</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suffrage universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.131-135</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1035-1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895566v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvini (Matteo)</w:t>
               </w:r>
@@ -7722,1176 +7722,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03891018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les micro-États au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le président de la Ve République et les libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laquièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.378, 2017, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bioy</w:t>
+                <w:t xml:space="preserve">halshs-03897486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Laquièze</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, 1072 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. 2, La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Flammarion, 2016, 978-2-08-139158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clameur de la terre: les leçons politiques du Pape François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Cyrille Godefroy, 2016, 978-2-86553-280-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2016, 978-2-08-138662-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, GF Corpus, 978-2-08-136348-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être (ou ne pas être) républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2015, 978-2-204-10543-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.416, 2014, Champs Université, 978-2-08-133680-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crime et utopie: une nouvelle enquête sur le nazisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.368, 2014, 978-2-08-127080-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume du Maroc au miroir de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Res Publica, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La privatisation de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions, pp.378, 2017, CNRS Alpha</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.332, 2013, 9782271076168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du progrès: 1680-1730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.510, 2010, 978-2-271-07042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle marocain de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boutin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouachik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cerf, 1072 p., 2017</w:t>
+              <w:t xml:space="preserve">CNRS Editions, pp.176, 2010, 9782271071033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Flammarion, 2016, 978-2-08-139158-1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2009, 978-2-08-120710-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jean-Cyrille Godefroy, 2016, 978-2-86553-280-3</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maroc en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2009, 9782271069030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...658 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves De Cara</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03897525v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03891023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle Ve République ?</w:t>
               </w:r>
@@ -9419,165 +9419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les projets de régionalisation avancée au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’administration locale au Maghreb (Algérie, Maroc, Tunisie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le référendum révocatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'élection suffit-elle à fonder la légitimité politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061598v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04061601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La république radicale selon Alfred Naquet</w:t>
               </w:r>
@@ -10633,2097 +10633,2097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le printemps des juridictions constitutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parlementaire bien tempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 449, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets judiciaires de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.52-55</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture comme objet politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La culture comme objet politique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Exception marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, pp.63-70</w:t>
+              <w:t xml:space="preserve">, 2011, 1, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.95-104</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobbying : la nouvelle donne constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lobbying : la nouvelle donne constitutionnelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme d'une Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.291-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux qu'un baillon, la langue de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 492, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de Ve République, ou pourquoi la révision était superflue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 385, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de dangerosité devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 05, pp.277</w:t>
+              <w:t xml:space="preserve">, 2006, 14, pp.966-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15, pp.291-296</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des institutions et la responsabilité du Président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la Fondation pour l’innovation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 492, pp.86-88</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la non-saisine du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 09, pp.457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">50 ans de Ve République, ou pourquoi la révision était superflue</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En arrière, vers la VIe République ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 385, pp.23</w:t>
+              <w:t xml:space="preserve">, 2004, 339, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 09, pp.457</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe entre fédéralisme et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.966-970</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destins de l'utopie fédéraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22, pp.10-11</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le statut pénal du chef de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 339, pp.15</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La VIe République et le mythe du régime présidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.139-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et le contrôle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.227-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 13, pp.87-100</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Etats Généraux au Parlement républicain, des continuités conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Politique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.132-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur le statut pénal du chef de l'État</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crimes de l'imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et le modèle parlementaire britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.347-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se choisir un modèle : Michel Debré et le modèle parlementaire britannique en 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.347-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles étrangers dans la Constitution du 4 octobre 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.47-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurts et malheurs d'un principe: le vote personnel des députés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.95-103</w:t>
+              <w:t xml:space="preserve">, 1998, 3, pp.781-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La VIe République et le mythe du régime présidentiel</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annulation d'un décret déclarant d'utilité publique la construction d'une autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 04, pp.748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la conclusion du contrat sur la procédure de l'article L. 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous CE, Assemblée, 20 décembre 1995, Mme Vedel et M. Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété et exigence d'une protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 86, pp.31--34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnement finaliste du juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 1, pp.139-156</w:t>
+              <w:t xml:space="preserve">, 1990, pp.1817-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 46, pp.227-235</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnement finaliste du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.1817-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04368632v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03846248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12878,51 +12878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>