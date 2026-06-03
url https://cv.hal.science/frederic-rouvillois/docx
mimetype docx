--- v2 (2026-05-02)
+++ v3 (2026-06-03)
@@ -539,2408 +539,2408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Boutin, Frédéric Rouvillois, Olivier Dard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, pp.463-467, 2019, 9782204131360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révolution de la durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution de 1958</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.209-220, 2019, 978-2-204-13685-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Cerf, pp.463-467, 2019, 9782204131360</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés sous De Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bioy, Alain Laquièze, Thierry Rambaud, Frédéric Rouvillois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Président de la Ve République et les libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.63-79, 2019, CNRS Alpha, 978-2-271-12227-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.63-79, 2019, CNRS Alpha, 978-2-271-12227-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Périer et la construction d'un conservatisme Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laquièze, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Perier, une famille au service de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.51--77, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Cerf, pp.51--77, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chateaubriand, De Buonaparte et des bourbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La droite la gauche, les grands textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Le Point Références, 2018, hors-série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 72, Le Point Références, 2018, hors-série</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire et la forteresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Micro Etats au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209--228, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le laboratoire et la forteresse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'ai cru longtemps l'histoire chose sérieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Némo, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Boeck supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55--70, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbé de Saint-Pierre, de la contestation totale à la reconstruction totalitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bougy, Catherine and Poirey, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de la contestation du pouvoir dans le monde normand (xe-xviiie siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.311--323, 2017, Symposia, 978-2-84133-811-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution de la république de Tunisie du 27 janvier 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boutin, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les constitutions arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.297--307, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et progrès à l'aube des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonin, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée des temps, approche d'histoire politique, Juridique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181--192, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean-Pierre Machelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis / CMH, pp.1015--1028, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-devant : l'institution de l'oubli à l'époque révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au Professeur Jean-Louis Harouel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.215--228, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Cara, Jean-Yves ; Saint-Prot, Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution constitutionnelle de l'Egypte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Karthala, pp.77-98, 2014, Etudes géopolitiques, 978-2-8111-1095-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la monarchie démocratique à la marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle constitution du Maroc, Etudes sélectionnées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REMALD, pp.77--92, 2013, Thèmes actuels</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monarchie et consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Prot, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exception marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.34--50, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'envers du croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysans du Périgord en révolte, XVIIème-XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, pp.70--75, 2012, Mémoire de la Dordogne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen : une théorie pure de la démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esposito, M.-C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populismes, l'envers de la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vendémiaire, pp.109--120, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois bonnes raisons de préférer l'élection du Président au suffrage universel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pourhiet, Anne-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La désignation du chef de l'Etat, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Varenne, pp.205--216, 2012, Collloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la notion d'Etat exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Degoffe, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La privatisation de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.277--290, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles relatives à la révision dans la Constitution marocaine de 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEI, La Constitution marocaine de 2011, Analyses et commentaires, LGDJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345--368, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de la RGPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat optimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.11--42, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclarations ambiguës, ou comment il ne faut pas tenter de garantir les droits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Machelon, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enjeu du dialogue des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.35--45, 2010, Etudes géopolitiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régionalisation marocaine et les modèles étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouachik, Ahmed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un modèle marocain de régionalisation - État, territoire et développement dans un pays émergent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.47--62, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parachever la construction de l'Etat de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves de Cara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maroc en marche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.56-63, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alibert maurrassien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cotillon, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raphaël Alibert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.97--120, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Just fasciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre noir de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, pp.283--312, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judiciarisation de la société : entrée en matière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société au risque de la judiciarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.5--35, 2008, Colloques et débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité de la représentation proportionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabry, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus de proportionnelle pour mieux représenter la société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour l'innovation politique, pp.86--106, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ve République : un coup d'Etat de tous les jours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouvillois, Frédéric and Boutin, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coup d'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X. de Guibert, pp.191--214, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'une énigme : la souveraineté nationale appartient au peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maillard, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les évolutions de la souveraineté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montchrestien, pp.51--67, 2007, Grands colloques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de constitutionnalité du traité : le double jeu du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gohin, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X de Guibert, pp.17--29, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne faut point de partis dans un Etat libre&amp;quot; : le discours antipartisan sous la Révolution, 1789-1799</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Rouvillois, C.Boutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partis politiques et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F.-X. de Guibert, pp.11--49, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode innovante mais défaillante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouvillois, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Micro Etats au XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.209--228, 2017</w:t>
+              <w:t xml:space="preserve">Le modèle juridique français est-il un obstacle au développement économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.15--23, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...1800 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03848749v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-03848750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fédéralisme réactionnaire</w:t>
               </w:r>
@@ -3524,3348 +3524,3348 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socinianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obscurantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim de Flore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.455-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.469-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.458-461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âge d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.640-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux optimistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.776-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Simonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.850-854</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.175-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.151-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uchronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1083-1088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits (disparition des)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.257-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme (origines du)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.435-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.406-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1112-1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macronisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.647-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.455-458</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babeuf, Babouvisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.131-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.469-473</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.314-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.458-461</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.46-50</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recall, Rappel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droite/gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.375-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruant (Aristide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débraillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.300-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duterte (Rodrigo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.387-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référendum révocatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.924-928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pen (Marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.642-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelet (Jules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.696-699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsipras (Alexis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1091-1094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienzo (Cola di)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.963-965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popularisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.833-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morès (Marquis de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.713-715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélenchon (Jean-Luc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.687-689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suffrage universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1035-1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ami du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.625-627</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvini (Matteo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.989-991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.520-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.640-645</w:t>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.663-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.776-780</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamenais (Félicité de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.621-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.583-589</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1107-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1010-1015</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.446-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.802-806</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaczinski (Lech et Jaroslaw)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.151-155</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité, égalitarisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.401-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.980-985</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03895549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Edmund Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hautebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.850-854</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hautebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...2246 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861714v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02562893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;MacIntyre</w:t>
               </w:r>
@@ -7060,1962 +7060,1962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contre le gouvernement des juges ? Les opposants à un contrôle juridictionnel de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 285 p., 2022, 978-2-204-15536-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire du progressisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éditions du Cerf, 1234 p., 2022, 978-2-204-14440-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parrainages : ou comment les peuples se donnent des maîtres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Nouvelle Librairie éditions; Fondation du Pont-Neuf, 174 p., 2022, (Le petit livre noir), 978-2-491-44691-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La proportionnelle, ou comment rendre la parole au peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Nouvelle Librairie, 204 p., 2022, (Le petit livre noir), 978-2-493-89818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03891013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contre le gouvernement des juges ? Les opposants à un contrôle juridictionnel de la loi</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation: Emmanuel Macron et le saint-simonisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Cerf, 2020, 978-2-204-14094-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148693-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel : Tome 2, La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148692-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaires des populismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Daugeron</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Éditions du Cerf, 285 p., 2022, 978-2-204-15536-6</w:t>
+              <w:t xml:space="preserve">Éditions du Cerf, 1213 p., 2019, 978-2-204-13136-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président de la Ve République et les libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laquièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.378, 2017, CNRS Alpha</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les micro-États au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Éditions du Cerf, 1234 p., 2022, 978-2-204-14440-7</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, 1072 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boutin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. 1. Fondements et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2017, 978-2-08-141192-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clameur de la terre: les leçons politiques du Pape François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Cyrille Godefroy, 2016, 978-2-86553-280-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2016, 978-2-08-138662-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel. 2, La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Flammarion, 2016, 978-2-08-139158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, GF Corpus, 978-2-08-136348-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être (ou ne pas être) républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2015, 978-2-204-10543-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crime et utopie: une nouvelle enquête sur le nazisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.368, 2014, 978-2-08-127080-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.416, 2014, Champs Université, 978-2-08-133680-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume du Maroc au miroir de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Res Publica, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La privatisation de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Nouvelle Librairie éditions; Fondation du Pont-Neuf, 174 p., 2022, (Le petit livre noir), 978-2-491-44691-8</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Degoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.332, 2013, 9782271076168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les éditions du Cerf, 2020, 978-2-204-14094-2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un modèle marocain de régionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouachik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, pp.176, 2010, 9782271071033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148692-8</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du progrès: 1680-1730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.510, 2010, 978-2-271-07042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2019, 978-2-08-148693-5</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Maroc en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saint-Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2009, 9782271069030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Cerf, 1213 p., 2019, 978-2-204-13136-0</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel 2. La Ve République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, 2009, 978-2-08-120710-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, 2017, 978-2-08-141192-0</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'externalisation, ou Comment recentrer l'État sur ses compétences essentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique. Fondation pour l'innovation politique, 2008, 978-2-917613-05-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du Cerf, pp.252, 2017, Patrimoines, 9782204115636</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle Ve République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour l'innovation politique. Fondation pour l'innovation politique, 2008, 978-2-917613-11-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...1148 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03891014v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03891008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir du référendum</w:t>
               </w:r>
@@ -9419,165 +9419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le référendum révocatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'élection suffit-elle à fonder la légitimité politique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les projets de régionalisation avancée au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’administration locale au Maghreb (Algérie, Maroc, Tunisie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061601v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04061598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La république radicale selon Alfred Naquet</w:t>
               </w:r>
@@ -10003,2727 +10003,2727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Conférence sur l'avenir de l'Europe, ou les faux-semblants de la démocratie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1104, pp.235-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remplacer les politiques par les experts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1103, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un ver qui creuse des rides noires sur vos fronts&amp;quot; : imagination et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1102, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecclésiologie et utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.010.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1103, pp.112</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marges de manoeuvre de l'acheteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.1050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la ristourne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.109-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les marges de manoeuvre de l'acheteur public</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la jurisprudence sur les vices du consentement dans les marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution de la Ve République va-t-elle redevenir monarchique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parlementaire bien tempéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 449, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le printemps des juridictions constitutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les quasi-abdications d'un quasi-monarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets judiciaires de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture comme objet politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Exception marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobbying : la nouvelle donne constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 05, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme d'une Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.291-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux qu'un baillon, la langue de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 492, pp.86-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de Ve République, ou pourquoi la révision était superflue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 385, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la non-saisine du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 09, pp.457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de dangerosité devant le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.966-970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir des institutions et la responsabilité du Président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la Fondation pour l’innovation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En arrière, vers la VIe République ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe entre fédéralisme et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le statut pénal du chef de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.95-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destins de l'utopie fédéraliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La VIe République et le mythe du régime présidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et le contrôle de constitutionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 46, pp.227-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Etats Généraux au Parlement républicain, des continuités conflictuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Politique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.132-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crimes de l'imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et le modèle parlementaire britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.347-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se choisir un modèle : Michel Debré et le modèle parlementaire britannique en 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.347-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles étrangers dans la Constitution du 4 octobre 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.47-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heurts et malheurs d'un principe: le vote personnel des députés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.781-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annulation d'un décret déclarant d'utilité publique la construction d'une autoroute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.1050</w:t>
+              <w:t xml:space="preserve">, 1997, 04, pp.748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.1904</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous CE, Assemblée, 20 décembre 1995, Mme Vedel et M. Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 484, pp.50</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la conclusion du contrat sur la procédure de l'article L. 22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20, pp.109-111</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de propriété et exigence d'une protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 86, pp.31--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les quasi-abdications d'un quasi-monarque</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnement finaliste du juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1, pp.31-40</w:t>
+              <w:t xml:space="preserve">, 1990, pp.1817-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 223, pp.99-111</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04368632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le raisonnement finaliste du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rouvillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.1817-1857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...1931 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846248v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04368632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12878,51 +12878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvillois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848779v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11423-9.p.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848688v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848768v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895875v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895557v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hautebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daugeron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02550210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bioy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rambaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/le-droit/9782081363489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17413/etre-ou-ne-pas-etre-republicain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saint-Prot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouachik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/linvention-du-progres/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves De Cara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891011v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061596v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061593v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061603v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.010.0103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846279v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846276v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211748v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846260v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846257v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846284v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846254v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846252v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846280v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>