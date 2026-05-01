--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,1212 +298,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
+                <w:t xml:space="preserve">A regional-scale mobility model for the early hominin occupation of the Lower Omo Valley (Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106442⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-39972-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417653v1</w:t>
+                <w:t xml:space="preserve">hal-05601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating long bone fractures of infants under one year of age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Nogueira</w:t>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Albertario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-025-03518-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (3), pp.e70145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325372v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating long bone fractures of infants under one year of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+                <w:t xml:space="preserve">Amandine Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laforest</w:t>
+                <w:t xml:space="preserve">Luisa Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Polet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Béatrice Leloutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Albertario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139 (5), pp.2519-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-025-03518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348072v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatella Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 122 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2419122122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASE – BAsicranial Sex Estimation: An R package for sexing adult western European individuals from the cranial base morphometry in bioarchaeology and forensic anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/151ua⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning using random forest to differentiate between blow and fall situations of head trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johair Temma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luísa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Quatrehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00414-025-03440-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undertaking the biological sex assessment of human remains: The applicability of minimally-invasive methods for proteomic sex estimation from enamel peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikšík</w:t>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Morvan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348429v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Life History of Past Populations through Hypercementosis: Insights into Cementum Apposition Patterns and Possible Etiologies Using Micro-CT and Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Massé</w:t>
+                <w:t xml:space="preserve">Emmanuel D’incau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel D’incau</w:t>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology13010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et rendre identifiables les logiciels de recherche avec Software Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The programming historian en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46430/phfr0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritizing a high posterior probability threshold leading to low error rate over high classification accuracy: the validity of MorphoPASSE software for cranial morphological sex estimation in a contemporary population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,51 +1557,51 @@
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138 (4), pp.1759-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00414-024-03215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic variable extraction from 3D coxal bone models for sex estimation using the DSP2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kuchař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Morávek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,161 +1838,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distribution and Biogenic Origins of Zinc in the Mineralised Tooth Tissues of Modern and Fossil Hominoids: Implications for Life History, Diet and Taphonomy</w:t>
+                <w:t xml:space="preserve">Undertaking the biological sex assessment of human remains: The applicability of minimally-invasive methods for proteomic sex estimation from enamel peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Christopher Dean</w:t>
+                <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+                <w:t xml:space="preserve">Ivan Mikšík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn J M van Malderen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mirazón Lahr</w:t>
+                <w:t xml:space="preserve">Sylva Drtikolová Kaupová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Evolutionary Insights into Life History, 12 (12), pp.1455. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, pp.204-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology12121455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298680v1</w:t>
+                <w:t xml:space="preserve">hal-04348429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À armes égales : femmes et armement dans le cimetière mérovingien de Romilly-sur-Andelle (Eure, France)</w:t>
               </w:r>
@@ -2337,341 +2337,341 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Delagnes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0283250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the variability of upper airway morphology in modern humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maréchal</w:t>
+                <w:t xml:space="preserve">Williams Astudillo Encina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Evteev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 242 (5), pp.781 - 795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.13813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using SXRF and LA-ICP-TOFMS to Explore Evidence of Treatment and Physiological Responses to Leprosy in Medieval Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Brozou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello A Mannino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Brozou</w:t>
+                <w:t xml:space="preserve">Stijn J M van Malderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Garrevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2686,87 +2686,87 @@
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology12020184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex assessment using the radius bone in a French sample when applying various statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siam Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137 (3), pp.925-934. </w:t>
@@ -3118,4094 +3118,4111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Distribution and Biogenic Origins of Zinc in the Mineralised Tooth Tissues of Modern and Fossil Hominoids: Implications for Life History, Diet and Taphonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Colard</w:t>
+                <w:t xml:space="preserve">M Christopher Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Garrevoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn J M van Malderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mirazón Lahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24458⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Evolutionary Insights into Life History, 12 (12), pp.1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology12121455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859375v1</w:t>
+                <w:t xml:space="preserve">hal-04298680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the preauricular groove, as defined by Bruzek (2002), an indicator of parity? A test using the SIMON identified skeletal collection (Vaud, Switzerland)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
+                <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologischer Anzeiger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (2), pp.169-182. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (2), pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/anthranz/2021/1400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325382v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental data challenge the ubiquitous presence of Homo in the Cradle of Humankind</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the preauricular groove, as defined by Bruzek (2002), an indicator of parity? A test using the SIMON identified skeletal collection (Vaud, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W Davies</w:t>
+                <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111212119⟩</w:t>
+              <w:t xml:space="preserve">Anthropologischer Anzeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/anthranz/2021/1400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043599v1</w:t>
+                <w:t xml:space="preserve">hal-05325382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithic experimental dataset. Supporting data file for Delagnes et al.'s article, &amp;quot;Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dental data challenge the ubiquitous presence of Homo in the Cradle of Humankind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34847/nkl.3e292r29⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111212119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03851242v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Lithic experimental dataset. Supporting data file for Delagnes et al.'s article, &amp;quot;Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.3197⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3e292r29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04021650v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooves in the preauricular area of the human ilium as indicator of sex or traces of parturition: historical background with a test of Novotný’s method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
+                <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologischer Anzeiger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/anthranz/2021/1397⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325391v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grooves in the preauricular area of the human ilium as indicator of sex or traces of parturition: historical background with a test of Novotný’s method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
+              <w:t xml:space="preserve">Anthropologischer Anzeiger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/anthranz/2021/1397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914132v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétries directionnelles et fluctuantes en période périnatale : étude exploratoire dans les populations du passé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Partiot</w:t>
+                <w:t xml:space="preserve">Origin and mobility of Iron Age Gaulish groups in present-day France revealed through archaeogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Ducoussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Castex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Guillon</w:t>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7476⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225972v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex estimation from the greater sciatic notch: a comparison of classical statistical models and machine learning algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Alunni</w:t>
+                <w:t xml:space="preserve">Sex and age-related social organization in the Neolithic: A promising survey from the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-021-02700-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.103092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479407v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and age-related social organization in the Neolithic: A promising survey from the Paris Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103092⟩</w:t>
+              <w:t xml:space="preserve">Open Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369953v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rdss: An R package to facilitate the use of Murail et al.'s (1999) approach of sex estimation in past populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2957⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004100v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Romero-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.5346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rdss: An R package to facilitate the use of Murail et al.'s (1999) approach of sex estimation in past populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Quaternary</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509406v1</w:t>
+                <w:t xml:space="preserve">hal-05004100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How low can we go? A skeletal maturity threshold for probabilistic visual sex estimation from immature human os coxae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 325, pp.110854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368605v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How low can we go? A skeletal maturity threshold for probabilistic visual sex estimation from immature human os coxae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Corron</w:t>
+                <w:t xml:space="preserve">Disentangling diagenetic and biogenic trace elements and Sr radiogenic isotopes in fossil dental enamel using laser ablation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2021.110854⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.120608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570641v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling diagenetic and biogenic trace elements and Sr radiogenic isotopes in fossil dental enamel using laser ablation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+                <w:t xml:space="preserve">Sex estimation from the greater sciatic notch: a comparison of classical statistical models and machine learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Quatrehomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siam Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120608⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (6), pp.2603-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-021-02700-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414001v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern methods for old data: An overview of some robust methods for outliers detection with applications in osteology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymétries directionnelles et fluctuantes en période périnatale : étude exploratoire dans les populations du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Partiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102423⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004104v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing rock art locations: geological parameters and social behavior. The example of Cussac Cave (Dordogne, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern methods for old data: An overview of some robust methods for outliers detection with applications in osteology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.102423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899632v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Choosing rock art locations: geological parameters and social behavior. The example of Cussac Cave (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouteau Armance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2019.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275922v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale archaeogenetic study of two French Iron Age communities: From internal social- to broad-scale population dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862853v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-isotope analysis of Neolithic human groups in the Yonne valley, Northern France: insights into dietary patterns and social structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale archaeogenetic study of two French Iron Age communities: From internal social- to broad-scale population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rey</w:t>
+                <w:t xml:space="preserve">Harmony Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Salazar-García</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Rottier</w:t>
+                <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-019-00885-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.101942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185893v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reconstruction of the Upper Palaeolithic skull from Zlatý Kůň, Czech Republic: Sex assessment and morphological affinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">A multi-isotope analysis of Neolithic human groups in the Yonne valley, Northern France: insights into dietary patterns and social structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Salazar-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Velemínský</w:t>
+                <w:t xml:space="preserve">F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Šefčáková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+                <w:t xml:space="preserve">S. Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201431⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.5591-5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00885-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904287v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnthropMMD: An R package with a graphical user interface for the mean measure of divergence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virtual reconstruction of the Upper Palaeolithic skull from Zlatý Kůň, Czech Republic: Sex assessment and morphological affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeka Rmoutilová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Velemínský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Šefčáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Samsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23336⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004102v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (1-2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-016-0176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (1-2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-016-0176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcanéus « Regourdou 2 » : étude morphométrique comparative et discussion autour de sa place dans la variabilité des Néandertaliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.3090⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150560v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43.1, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le calcanéus « Regourdou 2 » : étude morphométrique comparative et discussion autour de sa place dans la variabilité des Néandertaliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02266521v1</w:t>
+                <w:t xml:space="preserve">hal-02150560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baruch Arensburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AnthropMMD: An R package with a graphical user interface for the mean measure of divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165 (1), pp.200-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842535v1</w:t>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting menarcheal status by stages of dental mineralization : a prospective statistical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Lacoste-Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Urzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161 (2), pp.367-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neanderthal constructions deep in Bruniquel Cave in southwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Verheyden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hai Cheng</w:t>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18291⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457213v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fire-induced alterations on human bones to the original circumstances of the fire : an integrated approach of human cremains drawn from a Neolithic collective burial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Neanderthal constructions deep in Bruniquel Cave in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Becdelièvre</w:t>
+                <w:t xml:space="preserve">Michel Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Thiol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hai Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.201-225. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534 (7605), pp.43-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature18291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842660v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the Gravettian individual from Cussac Cave, Locus 2 (Dordogne, France)</w:t>
               </w:r>
@@ -7217,51 +7234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 158 (4), pp.759-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7301,3587 +7318,3942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">From fire-induced alterations on human bones to the original circumstances of the fire : an integrated approach of human cremains drawn from a Neolithic collective burial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.201-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842756v1</w:t>
+                <w:t xml:space="preserve">hal-01842660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history of the individuals buried in the St. Benedict cemetery (Prague, 15 th -18 th centuries): Insights from 14 C dating and stable isotope (δ 13 C, δ 15 N, δ 18 O) analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Velemínský Petr</w:t>
+                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677851v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history of the individuals buried in the St . Benedict Ceme tery (Prague, 15th-18th Centuries) : insights from 14C dating and stable isotope analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Life history of the individuals buried in the St. Benedict cemetery (Prague, 15 th -18 th centuries): Insights from 14 C dating and stable isotope (δ 13 C, δ 15 N, δ 18 O) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Velemínsky</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velemínský Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 115 (2), pp.202-214</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842767v1</w:t>
+                <w:t xml:space="preserve">hal-03677851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouveaux vestiges néandertaliens à Las Pélénos (Monsempron-Libos, Lot-et-Garonne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Scolan</w:t>
+                <w:t xml:space="preserve">Life history of the individuals buried in the St . Benedict Ceme tery (Prague, 15th-18th Centuries) : insights from 14C dating and stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Velemínsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.202-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842811v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Des nouveaux vestiges néandertaliens à Las Pélénos (Monsempron-Libos, Lot-et-Garonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1-2), pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13219-011-0047-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842849v1</w:t>
+                <w:t xml:space="preserve">hal-01842811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Reality of Neandertal Symbolic Behavior at the Grotte du Renne, Arcy-sur-Cure, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Osteoarchaeological Perspective on Changing Living Conditions and Health in the Aftermath of the Black Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Virtual Conference for Women Archaeologists and Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists, Mar 2026, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archivage du code source des logiciels de la recherche avec Software Heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l'état de santé de la population toulousaine après la Peste noire : approche paléopathologique multiproxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Nony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données &amp; SHS : Journée cycle de vie et gestion des données en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324014v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archivage du code source des logiciels de la recherche avec Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU24-22198</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Données &amp; SHS : Journée cycle de vie et gestion des données en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05006290v1</w:t>
+                <w:t xml:space="preserve">hal-05324014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Velemínský</w:t>
+                <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Honegger</w:t>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU24-22198</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387953v1</w:t>
+                <w:t xml:space="preserve">hal-05006290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tereza Galovičová</w:t>
+                <w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Velemínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+                <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chenal</w:t>
+                <w:t xml:space="preserve">Matthieu Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909815v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+                <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
+                <w:t xml:space="preserve">Tereza Galovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Antoine</w:t>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133ny⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676237v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris et des Hommes : plasticité phénotypique du squelette crâniofacial en lien avec la température et l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda N Cosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisey A Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849ème Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia la normalización de los recuentos del arte parietal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès international: L'art des sociétés préhistoriques (ASP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Salamanque, Nov 2024, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deming Yang</w:t>
+                <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Varadzinová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley H Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298093v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
+                <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280541v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
+                <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aarhus (Danemark), Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2023.iss2.1093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280562v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldowan reduction sequences from the Lower Omo Valley (Shungura Formation, Ethiopia)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Augoyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Profico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna C Oettlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONEXP (International Congress of Experimental Archaeology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538291v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oldowan reduction sequences from the Lower Omo Valley (Shungura Formation, Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONEXP (International Congress of Experimental Archaeology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023232v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphometric protocol for pair matching of antimeres of petrous bones in extant and fossil suids: implications for MNI estimations in archeozoological contexts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375639v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Confounded variation”? Assessing the impact of intra-specific morphological variability on inter-species comparisons: a case study using petrous bones of extant and extinct suids (Mammalia, Artiodactyla)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">A new morphometric protocol for pair matching of antimeres of petrous bones in extant and fossil suids: implications for MNI estimations in archeozoological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375649v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shells as butchery tools? An experimental approach and implications for butchery practices in the Middle Paleolithic in the coastal context of North Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Confounded variation”? Assessing the impact of intra-specific morphological variability on inter-species comparisons: a case study using petrous bones of extant and extinct suids (Mammalia, Artiodactyla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Karl Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Facincani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque hommage à Émilie Campmas (1983-2019) Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Costamagno S.; Daujeard C.; Fernandez Ph.; Stoetzel E., Mar 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème symposium de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161150v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go the whole hog in microwear textures in extant wild boars (Sus scrofa) and implications of intra-facet and intra-dentition variability for applications to the Mesolithic record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Shells as butchery tools? An experimental approach and implications for butchery practices in the Middle Paleolithic in the coastal context of North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Facincani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Arbosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque hommage à Émilie Campmas (1983-2019) Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Costamagno S.; Daujeard C.; Fernandez Ph.; Stoetzel E., Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118756v1</w:t>
+                <w:t xml:space="preserve">hal-04161150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding space perception by a contextual study of decorated areas of Cussac (Dordogne, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Go the whole hog in microwear textures in extant wild boars (Sus scrofa) and implications of intra-facet and intra-dentition variability for applications to the Mesolithic record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252459v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un échantillonnage économique à un résultat statistique : le cas de Romilly-sur-Andelle (Eure)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Understanding space perception by a contextual study of decorated areas of Cussac (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armance Jouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Apr 2015, Caen, France. pp.183-188</w:t>
+              <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01944158v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">D'un échantillonnage économique à un résultat statistique : le cas de Romilly-sur-Andelle (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th international rock art congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Apr 2015, Caen, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252475v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cut marks and trampling marks: a quantitative study of their microtopography through geometric morphometrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cusimano</w:t>
+                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouteau Armance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th international rock art congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969532v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying cut marks and trampling marks: a quantitative study of their microtopography through geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Claud</w:t>
+                <w:t xml:space="preserve">Alexandre Napias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+                <w:t xml:space="preserve">Anaïs Canevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+                <w:t xml:space="preserve">Daniel Cusimano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891727v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intra- and Inter-individual Morphological Variability of Trabecular Bone Microarchitecture during Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1840e Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0119-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célimene Mussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10891,529 +11263,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of bone processing methods on protein preservation and skeletal integrity in osteological collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymane Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Bathany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Corselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Proteomic Analysis for Sex Determination in Human Tooth Enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiřina Dašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a minimally-invasive method for the proteomic sex estimation from human tooth enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiřina Dašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCE-CECE-ITP-IUPAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11423,154 +11795,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new geometric morphometrics-based shape and size analysis discriminating anthropogenic and non-anthropogenic bone surface modifications of an experimental data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Napias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lavidalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4-6, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11580,160 +11952,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11743,392 +12115,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie 3D et analyse phylogénétique : l’exemple de l’oreille interne de Tabun C1 et Kebara 1 au Levant sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronology for Archaeologists: Experiments and Testing for an Optimized Thin-Section Preparation Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.173-188, 2022, 9781108477086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSP: A probabilistic approach to sex estimation free from population specificity using innominate measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Estimation of the Human Skeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243-269, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815767-1.00015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12138,265 +12510,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undertaking Sex Assessment of Human Remains within Cultural Heritage: Applicability of Minimally-Invasive Methods for Proteomic Sex Estimation from Enamel Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Drtikolová Kaupová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12406,114 +12778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdss: An R-Shiny Application for a Semi-Automatized Approach of Sex Estimation in Biological Anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12581,51 +12953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D04CD0C"/>
+    <w:nsid w:val="86B1753E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12812,51 +13184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1445-3871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236625209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;hadrien Decaup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cavare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ocr.70089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Capelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nogueira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leloutre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Albertario" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03518-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucherie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151ua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johair Temma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Nogueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Quatrehomme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03440-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mik&#353;&#237;k" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Pilmann Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Drtikolov&#225; Kaupov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Bejdov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennattallah Hassan Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03215-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucha&#345;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mor&#225;vek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Harn&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03301-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christopher Dean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn J M van Malderen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miraz&#243;n Lahr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121455" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Effros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851230v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283250" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Brozou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A Mannino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-02981-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alunni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-03072-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perr&#233;ard Lopreno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1400" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043599v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Davies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111212119" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851242v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3e292r29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1397" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7476" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-021-02700-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2957" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004104v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102423" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Houzelot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101942" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201431" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23336" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3090" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Lacoste-Jeanson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Urzel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.030" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velem&#237;nsk&#253; Petr" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842767v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsky" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842811v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quintard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0047-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021545" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527285v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Planchon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nony" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda N Cosman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisey A Schuler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13121" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05479379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375639v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Baltazart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118756v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944158v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969532v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Canevet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cusimano" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412767v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Gilbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319126v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Da&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319080v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712360v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Napias" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lavidalie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledevin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506918v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325394v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Cunha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815767-1.00015-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314081v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284654v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1445-3871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236625209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;hadrien Decaup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cavare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ocr.70089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05601424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39972-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nogueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leloutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Albertario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03518-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151ua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johair Temma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Nogueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Quatrehomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03440-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Pilmann Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Bejdov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennattallah Hassan Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03215-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucha&#345;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mor&#225;vek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Harn&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03301-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mik&#353;&#237;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Drtikolov&#225; Kaupov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Effros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851230v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Brozou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A Mannino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn J M van Malderen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-02981-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alunni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-03072-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christopher Dean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miraz&#243;n Lahr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121455" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perr&#233;ard Lopreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1400" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Davies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111212119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3e292r29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2957" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-021-02700-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Houzelot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101942" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201431" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004102v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Lacoste-Jeanson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Urzel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velem&#237;nsk&#253; Petr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quintard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0047-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021545" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Planchon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nony" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05576107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda N Cosman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisey A Schuler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13121" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05479379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538291v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Baltazart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375649v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Canevet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cusimano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0119-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412767v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Gilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319126v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Da&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319080v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712360v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Napias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lavidalie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledevin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506918v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325394v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Cunha" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815767-1.00015-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284654v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>