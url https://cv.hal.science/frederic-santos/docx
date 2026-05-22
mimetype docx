--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -147,580 +147,580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Dental Development in Children With Non‐Syndromic Hypodontia: A Cross‐Sectional Study Using a Machine Learning Approach to Dental Age Estimation</w:t>
+                <w:t xml:space="preserve">A regional-scale mobility model for the early hominin occupation of the Lower Omo Valley (Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Crosnier</w:t>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐hadrien Decaup</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthodontics and Craniofacial Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ocr.70089⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-39972-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440580v1</w:t>
+                <w:t xml:space="preserve">hal-05601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regional-scale mobility model for the early hominin occupation of the Lower Omo Valley (Ethiopia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delayed Dental Development in Children With Non‐Syndromic Hypodontia: A Cross‐Sectional Study Using a Machine Learning Approach to Dental Age Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Marine Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Gravina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pierre‐hadrien Decaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Spinelli Sanchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Cavare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.9742. </w:t>
+              <w:t xml:space="preserve">Orthodontics and Craniofacial Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-39972-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ocr.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601424v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
+                <w:t xml:space="preserve">Dating long bone fractures of infants under one year of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Amandine Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+                <w:t xml:space="preserve">Luisa Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laforest</w:t>
+                <w:t xml:space="preserve">Béatrice Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Polet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Marco Albertario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (3), pp.e70145. </w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139 (5), pp.2519-2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00414-025-03518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348072v1</w:t>
+                <w:t xml:space="preserve">hal-05325372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating long bone fractures of infants under one year of age</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Wear on the Recordability of Linear Enamel Hypoplasia: A Quantitative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Capelli</w:t>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Nogueira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ijk van Hattum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Polet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Albertario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 139 (5), pp.2519-2531. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (3), pp.e70145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-025-03518-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325372v1</w:t>
+                <w:t xml:space="preserve">hal-05348072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel–dentine junction morphology reveals population replacement and mobility in the late prehistoric Middle Nile Valley</w:t>
               </w:r>
@@ -853,90 +853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BASE – BAsicranial Sex Estimation: An R package for sexing adult western European individuals from the cranial base morphometry in bioarchaeology and forensic anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -996,51 +996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johair Temma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luísa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Quatrehomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,51 +1130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.43. </w:t>
@@ -1349,321 +1349,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver et rendre identifiables les logiciels de recherche avec Software Heritage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prioritizing a high posterior probability threshold leading to low error rate over high classification accuracy: the validity of MorphoPASSE software for cranial morphological sex estimation in a contemporary population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Šárka Bejdová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeka Rmoutilová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennattallah Hassan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The programming historian en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46430/phfr0034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138 (4), pp.1759-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-024-03215-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04876066v1</w:t>
+                <w:t xml:space="preserve">hal-05323702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritizing a high posterior probability threshold leading to low error rate over high classification accuracy: the validity of MorphoPASSE software for cranial morphological sex estimation in a contemporary population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Préserver et rendre identifiables les logiciels de recherche avec Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeka Rmoutilová</w:t>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mennattallah Hassan Attia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138 (4), pp.1759-1768. </w:t>
+              <w:t xml:space="preserve">The programming historian en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-024-03215-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46430/phfr0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323702v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary sex estimation using morphological traits from the cranium and mandible: application to two Merovingian populations from Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1723,77 +1723,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic variable extraction from 3D coxal bone models for sex estimation using the DSP2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kuchař</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Morávek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarína Harnádková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of missing ordinal data: A comment on Wissler et al. (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 184 (2), pp.e24860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,90 +2337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Astudillo Encina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex assessment using the radius bone in a French sample when applying various statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex estimation from long bones: a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siam Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distal femoral epiphysis used as a fetal maturity marker: Implications of extant medical data for bioarcheological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Partiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Garrevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn J M van Malderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Mirazón Lahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3271,77 +3271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the editor: Entheseal changes and estimation of adult age-at-death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Polet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178 (2), pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3388,51 +3388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the preauricular groove, as defined by Bruzek (2002), an indicator of parity? A test using the SIMON identified skeletal collection (Vaud, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3607,282 +3607,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithic experimental dataset. Supporting data file for Delagnes et al.'s article, &amp;quot;Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34847/nkl.3e292r29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851242v1</w:t>
+                <w:t xml:space="preserve">hal-04021650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of age on entheseal changes: A study of modifications at appendicular attachment sites in a large sample of identified human skeletons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Lithic experimental dataset. Supporting data file for Delagnes et al.'s article, &amp;quot;Exploring the relative influence of raw materials, percussion techniques, and hominin skill levels on the diversity of the early Oldowan assemblages: Insights from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.3197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34847/nkl.3e292r29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021650v1</w:t>
+                <w:t xml:space="preserve">hal-03851242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grooves in the preauricular area of the human ilium as indicator of sex or traces of parturition: historical background with a test of Novotný’s method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Perréard Lopreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,533 +4174,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
+                <w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+                <w:t xml:space="preserve">William E. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Gala</w:t>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Marlon Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03509406v1</w:t>
+                <w:t xml:space="preserve">hal-03165901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">rdss: An R package to facilitate the use of Murail et al.'s (1999) approach of sex estimation in past populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368605v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Past and Present Carpometacarpus Morphology in Mimidae: A Multi-Methods Approach to Evidence from the Guadeloupe Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Banks</w:t>
+                <w:t xml:space="preserve">Monica Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Romero-Alvarez</w:t>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t>
+              <w:t xml:space="preserve">Open Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/oq.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165901v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rdss: An R package to facilitate the use of Murail et al.'s (1999) approach of sex estimation in past populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The bony labyrinth of Qafzeh 25 Homo sapiens from Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.382-392. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-021-01377-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004100v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How low can we go? A skeletal maturity threshold for probabilistic visual sex estimation from immature human os coxae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Adalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Tacail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,51 +5179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern methods for old data: An overview of some robust methods for outliers detection with applications in osteology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.102423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5391,51 +5391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using quadratic discriminant analysis for osteometric pair‐matching of long bone antimeres: An evaluation on modern and archaeological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Elise Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,51 +5750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reconstruction of the Upper Palaeolithic skull from Zlatý Kůň, Czech Republic: Sex assessment and morphological affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeka Rmoutilová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,2246 +5995,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Huchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Arensburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43.1, pp.49-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885688v1</w:t>
+                <w:t xml:space="preserve">halshs-02162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
+                <w:t xml:space="preserve">Le calcanéus « Regourdou 2 » : étude morphométrique comparative et discussion autour de sa place dans la variabilité des Néandertaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Couture-Veschambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266521v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The new Coimbra method for recording entheseal changes and the effect of age-at-death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+                <w:t xml:space="preserve">Charlotte Yvette Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valentina Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baruch Arensburg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cynthia Wilczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0185-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162407v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcanéus « Regourdou 2 » : étude morphométrique comparative et discussion autour de sa place dans la variabilité des Néandertaliens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Arensburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28, pp.71-89. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.3090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150560v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mandibule de l’adulte Qafzeh 25 (Paléolithique moyen), Basse Galilée. Reconstruction virtuelle 3D et analyse morphométrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">AnthropMMD: An R package with a graphical user interface for the mean measure of divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43.1, pp.49-59. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165 (1), pp.200-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/paleo.2017.5751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150582v1</w:t>
+                <w:t xml:space="preserve">hal-05004102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnthropMMD: An R package with a graphical user interface for the mean measure of divergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon d'Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23336⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (S1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004102v1</w:t>
+                <w:t xml:space="preserve">hal-03822061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphométrie virtuelle : fiabilité et reproductibilité des mesures ostéométriques réalisées sur modèles virtuels photogrammétriques, Colloque annuel de la Société d’Anthropologie de Paris 1841 e réunion scientifique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Y. Rocherfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-015-0136-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822061v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting menarcheal status by stages of dental mineralization : a prospective statistical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Lacoste-Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Urzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161 (2), pp.367-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive method for distinguishing reindeer antler (Rangifer tarandus) from red deer antler (Cervus elaphus) using X-Ray micro-tomography coupled with SVM classifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Salmon</w:t>
+                <w:t xml:space="preserve">Early Neanderthal constructions deep in Bruniquel Cave in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Verheyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149658⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534 (7605), pp.43-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842535v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neanderthal constructions deep in Bruniquel Cave in southwestern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ study of the Gravettian individual from Cussac Cave, Locus 2 (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 534 (7605), pp.43-44. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158 (4), pp.759-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature18291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457213v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the Gravettian individual from Cussac Cave, Locus 2 (Dordogne, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From fire-induced alterations on human bones to the original circumstances of the fire : an integrated approach of human cremains drawn from a Neolithic collective burial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.201-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22831⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01842627v1</w:t>
+                <w:t xml:space="preserve">hal-01842660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fire-induced alterations on human bones to the original circumstances of the fire : an integrated approach of human cremains drawn from a Neolithic collective burial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.201-225. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (1-3), pp.411.e1-411.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842660v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial soft tissue depths in French adults : variability, specificity and estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Life history of the individuals buried in the St. Benedict cemetery (Prague, 15 th -18 th centuries): Insights from 14 C dating and stable isotope (δ 13 C, δ 15 N, δ 18 O) analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Salesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velemínský Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2013.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01842756v1</w:t>
+                <w:t xml:space="preserve">hal-03677851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history of the individuals buried in the St. Benedict cemetery (Prague, 15 th -18 th centuries): Insights from 14 C dating and stable isotope (δ 13 C, δ 15 N, δ 18 O) analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Life history of the individuals buried in the St . Benedict Ceme tery (Prague, 15th-18th Centuries) : insights from 14C dating and stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velemínský Petr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Petr Velemínsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 115 (2), pp.202-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677851v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history of the individuals buried in the St . Benedict Ceme tery (Prague, 15th-18th Centuries) : insights from 14C dating and stable isotope analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des nouveaux vestiges néandertaliens à Las Pélénos (Monsempron-Libos, Lot-et-Garonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Velemínsky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hélène Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1-2), pp.69-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-011-0047-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842767v1</w:t>
+                <w:t xml:space="preserve">hal-01842811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouveaux vestiges néandertaliens à Las Pélénos (Monsempron-Libos, Lot-et-Garonne, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-011-0047-x⟩</w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1-3), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842811v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional computer-assisted craniometrics : a comparison of the uncertainty in measurement induced by surface reconstruction performed by two computer programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Reality of Neandertal Symbolic Behavior at the Grotte du Renne, Arcy-sur-Cure, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...131 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Zilhão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00598460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8244,971 +8127,971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Osteoarchaeological Perspective on Changing Living Conditions and Health in the Aftermath of the Black Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Virtual Conference for Women Archaeologists and Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists, Mar 2026, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'état de santé de la population toulousaine après la Peste noire : approche paléopathologique multiproxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Nony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archivage du code source des logiciels de la recherche avec Software Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données &amp; SHS : Journée cycle de vie et gestion des données en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable enamel growth rates in hippopotamid canines: Implications for seasonality reconstructions using inverse modeling of intra-tooth isotope data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU24-22198</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bony labyrinth morphology reveals deep population history and isolation in prehistoric northeastern Africa (44–3 ka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Velemínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Urciuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2025, European Society for the study of Human Evolution, Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-ratio des individus indéterminés dans l’application de la Diagnose Sexuelle Probabiliste et implications dans les analyses paléodémographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Galovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850èmes journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133ny⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des souris et des Hommes : plasticité phénotypique du squelette crâniofacial en lien avec la température et l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda N Cosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisey A Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849ème Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.13121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia la normalización de los recuentos del arte parietal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès international: L'art des sociétés préhistoriques (ASP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Salamanque, Nov 2024, Salamanca (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the early Holocene Nile Valley biological diversity: a comparison of different 3D geometric morphometrics approaches on the enamel-dentine junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9217,288 +9100,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Varadzinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley H Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Association of Biological Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Los angeles, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology -Reconstructing paleoseasonality is important to understand ecosystem dynamics in ancient times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Stable Isotopes in Zooarchaeology Working Group -Beyond the baseline: Broadening stable isotopic horizons in zooarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age, sex, and ancestry-related variation in cortical bone and dentine thickness in modern humans and relevance to evolutionary anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9507,935 +9390,935 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericka l'Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aarhus (Danemark), Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2023.iss2.1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the presence of sexual dimorphism in radicular dentine thickness and topographic distribution in modern human upper permanent canines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Augoyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Profico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna C Oettlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Dental Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldowan reduction sequences from the Lower Omo Valley (Shungura Formation, Ethiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONEXP (International Congress of Experimental Archaeology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains gravettiens dans le Sud-Ouest de la France : bilan du projet Gravett’os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1846es Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.7213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphometric protocol for pair matching of antimeres of petrous bones in extant and fossil suids: implications for MNI estimations in archeozoological contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">“Confounded variation”? Assessing the impact of intra-specific morphological variability on inter-species comparisons: a case study using petrous bones of extant and extinct suids (Mammalia, Artiodactyla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">11ème symposium de morphométrie et évolution des formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375639v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Confounded variation”? Assessing the impact of intra-specific morphological variability on inter-species comparisons: a case study using petrous bones of extant and extinct suids (Mammalia, Artiodactyla)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">A new morphometric protocol for pair matching of antimeres of petrous bones in extant and fossil suids: implications for MNI estimations in archeozoological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème symposium de morphométrie et évolution des formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375649v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells as butchery tools? An experimental approach and implications for butchery practices in the Middle Paleolithic in the coastal context of North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Campmas</w:t>
+                <w:t xml:space="preserve">Victor Facincani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Arbosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque hommage à Émilie Campmas (1983-2019) Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Costamagno S.; Daujeard C.; Fernandez Ph.; Stoetzel E., Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go the whole hog in microwear textures in extant wild boars (Sus scrofa) and implications of intra-facet and intra-dentition variability for applications to the Mesolithic record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meso 2020-Tenth International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Perrin; Benjamin Marquebielle; Sylvie Philibert; Nicolas Valdeyron, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding space perception by a contextual study of decorated areas of Cussac (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armance Jouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10454,225 +10337,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UISPP WORLD CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un échantillonnage économique à un résultat statistique : le cas de Romilly-sur-Andelle (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Apr 2015, Caen, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouteau Armance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10704,556 +10587,556 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international rock art congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying cut marks and trampling marks: a quantitative study of their microtopography through geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Napias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Canevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cusimano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and Inter-individual Morphological Variability of Trabecular Bone Microarchitecture during Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1840e Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-014-0119-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Claud</w:t>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Claud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célimene Mussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11263,529 +11146,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of bone processing methods on protein preservation and skeletal integrity in osteological collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymane Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Bathany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ AGPM Working Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of taphonomic surface alterations of bone on geometric morphometrics analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Corselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Anthropologique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et mémoires de la Société d’Anthropologie de Paris, 37 (S), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Proteomic Analysis for Sex Determination in Human Tooth Enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiřina Dašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPLC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a minimally-invasive method for the proteomic sex estimation from human tooth enamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiřina Dašková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCE-CECE-ITP-IUPAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11795,154 +11678,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new geometric morphometrics-based shape and size analysis discriminating anthropogenic and non-anthropogenic bone surface modifications of an experimental data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Napias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Souron</w:t>
+                <w:t xml:space="preserve">T Lavidalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Napias</w:t>
+                <w:t xml:space="preserve">F Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage, Florence, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4-6, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11952,160 +11835,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Desquilbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Hejblum</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legrand</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité régionale de formation à l'information scientifique et technique de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-161, 2019, 979-10-97595-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144142v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12115,392 +11998,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie 3D et analyse phylogénétique : l’exemple de l’oreille interne de Tabun C1 et Kebara 1 au Levant sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Coutinho-Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Coqueugniot; O. Dutour; J. Jaubert; P. Paillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.16788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronology for Archaeologists: Experiments and Testing for an Optimized Thin-Section Preparation Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.173-188, 2022, 9781108477086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSP: A probabilistic approach to sex estimation free from population specificity using innominate measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex Estimation of the Human Skeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.243-269, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815767-1.00015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12510,209 +12393,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire incomplet d’analyse de données en SHS des ingénieurs de SO-MATé – regards disciplinaires et outils statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+                <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Roux</w:t>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Debruyne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undertaking Sex Assessment of Human Remains within Cultural Heritage: Applicability of Minimally-Invasive Methods for Proteomic Sex Estimation from Enamel Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikšík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anežka Pilmann Kotěrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12724,51 +12607,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Drtikolová Kaupová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12778,114 +12661,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rdss: An R-Shiny Application for a Semi-Automatized Approach of Sex Estimation in Biological Anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12953,51 +12836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86B1753E"/>
+    <w:nsid w:val="5E2E35D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13184,51 +13067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1445-3871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236625209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440580v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crosnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;hadrien Decaup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cavare" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ocr.70089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05601424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39972-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Capelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nogueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leloutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Albertario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03518-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151ua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johair Temma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Nogueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Quatrehomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03440-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Pilmann Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Bejdov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennattallah Hassan Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03215-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucha&#345;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mor&#225;vek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Harn&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03301-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mik&#353;&#237;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Drtikolov&#225; Kaupov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Effros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851230v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Brozou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A Mannino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn J M van Malderen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-02981-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alunni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-03072-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christopher Dean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miraz&#243;n Lahr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121455" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perr&#233;ard Lopreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1400" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Davies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111212119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3e292r29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2957" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-021-02700-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Houzelot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101942" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201431" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3090" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004102v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Lacoste-Jeanson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Urzel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velem&#237;nsk&#253; Petr" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842767v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quintard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0047-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021545" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Planchon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nony" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05576107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324014v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442418v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda N Cosman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisey A Schuler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13121" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05479379v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538291v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Baltazart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375649v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118756v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969532v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Canevet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cusimano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604797v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0119-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412767v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Gilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319126v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Da&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319080v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712360v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Napias" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lavidalie" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledevin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506918v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325394v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Cunha" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815767-1.00015-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284654v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1445-3871" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236625209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05601424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39972-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crosnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;hadrien Decaup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cavare" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ocr.70089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Capelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Nogueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leloutre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Albertario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03518-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05348072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijk van Hattum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laforest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Polet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05067931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Varadzinov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Usai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Ambrose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2419122122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05340002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boucherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vercauteren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151ua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johair Temma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Nogueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Quatrehomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-025-03440-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mass&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#8217;incau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanderesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13010043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane&#382;ka Pilmann Kot&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Bejdov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeka Rmoutilov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennattallah Hassan Attia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03215-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05323618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucha&#345;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mor&#225;vek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Harn&#225;dkov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-024-03301-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mik&#353;&#237;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylva Drtikolov&#225; Kaupov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Effros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.53773" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Augoyard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna C Oettl&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka l'Abb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4436/JASS.10019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758737v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851230v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283250" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Astudillo Encina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Evteev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13813" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Brozou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello A Mannino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn J M van Malderen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Garrevoet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12020184" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siam Knecht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-02981-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alunni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-023-03072-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lesieur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christopher Dean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Miraz&#243;n Lahr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121455" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Colard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perr&#233;ard Lopreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1400" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Davies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111212119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3197" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.3e292r29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/anthranz/2021/1397" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2957" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeantet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.99" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho-Nogueira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-021-01377-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03570641v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Corron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120608" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Quatrehomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-021-02700-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102423" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2815" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Houzelot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture-Veschambre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101942" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rottier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00885-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904287v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Samsel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201431" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162407v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Arensburg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150560v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Yvette Henderson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wilczak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0185-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2017.5751" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004102v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23336" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon d'Arco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-015-0136-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Y. Rocherfort" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Denmat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salmon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149658" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842534v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Lacoste-Jeanson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Urzel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22831" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS02FCVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842660v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.030" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842756v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.04.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L047FD4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velem&#237;nsk&#253; Petr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842767v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Velem&#237;nsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842811v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scolan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quintard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-011-0047-x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.01.008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74L7MLMJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598460v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021545" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Planchon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nony" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05576107v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324014v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006290v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deming Yang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22198" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Urciuoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909815v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Galovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133ny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Magne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda N Cosman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisey A Schuler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13121" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05479379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H Ambrose" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antoine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298093v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280541v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2023.iss2.1093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280562v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Profico" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538291v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023232v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Heuz&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7213" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375649v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Baltazart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04118756v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944158v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Canevet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cusimano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0119-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05412767v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Gilbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Bathany" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934041v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Corselle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina Da&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319080v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712360v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Souron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Napias" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lavidalie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Santos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledevin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330196v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16788" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05325394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Cunha" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815767-1.00015-8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314081v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284654v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9501c82db2ce0743f94a0a8b73dc4562c94fa815;origin=https://gitlab.com/f-santos/rdss;visit=swh:1:snp:761e2e5c2d093c11701a74d13e35d96fb2130890;anchor=swh:1:rev:81f1f8a45f2c8ef83ed006287da1a84b932edbe0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>