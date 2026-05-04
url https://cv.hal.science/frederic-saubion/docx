--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -463,321 +463,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Meunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t>
+              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.84-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415507v1</w:t>
+                <w:t xml:space="preserve">hal-05012214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+                <w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khalijah Awang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.84-100, </w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012214v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, France. pp.195-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1427,235 +1427,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Deterministic Hill-climbers</w:t>
+                <w:t xml:space="preserve">Evolving search trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.564-571, </w:t>
+              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.101-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3390025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421013v1</w:t>
+                <w:t xml:space="preserve">hal-02929622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving search trajectories</w:t>
+                <w:t xml:space="preserve">Evolution of Deterministic Hill-climbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.101-102, </w:t>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.564-571, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3377929.3390025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929622v1</w:t>
+                <w:t xml:space="preserve">hal-03421013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t>
               </w:r>
@@ -3770,518 +3770,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Ruzika</w:t>
+                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242198v1</w:t>
+                <w:t xml:space="preserve">hal-01449580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
+                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709488v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ruzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449580v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891521v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
+                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
@@ -4299,302 +4299,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946300v1</w:t>
+                <w:t xml:space="preserve">hal-01158357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Non spécifié, United States. pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158357v1</w:t>
+                <w:t xml:space="preserve">hal-03256585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Non spécifié, United States. pp.28-34</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256585v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection adaptative d'opérateurs en recherche locale et Progressive Party Problem</w:t>
               </w:r>
@@ -4786,519 +4786,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the design of a generic model of interoperability for Siec</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+                <w:t xml:space="preserve">Using Local Search with adaptive operator selection to solve the Progressive Party Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings the 15th International Conference on Enterprise Information Systems (ICEIS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cancun, Mexico, France. pp.554 - 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179306v1</w:t>
+                <w:t xml:space="preserve">hal-03352568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Search with adaptive operator selection to solve the Progressive Party Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Hamadi</w:t>
+                <w:t xml:space="preserve">Toward the design of a generic model of interoperability for Siec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings the 15th International Conference on Enterprise Information Systems (ICEIS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352568v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of a Generic Model of Interoperability for SIEC - SIEC: Eco-design Information System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter Setting with Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004564103290333⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science, Learning and Intelligent Optimization (LION 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Heidelberg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-44973-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352565v1</w:t>
+                <w:t xml:space="preserve">hal-03256594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Setting with Dynamic Island Models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward the Design of a Generic Model of Interoperability for SIEC - SIEC: Eco-design Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqiang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science, Learning and Intelligent Optimization (LION 7)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-44973-4_26⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Non spécifié, France. pp.329-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004564103290333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03256594v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des algorithmes plus autonomes</w:t>
               </w:r>
@@ -5654,382 +5654,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration-exploitation Compromise-based Adaptive Operator Selection for Local Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Clonal Colony Optimization to Evolve Robust Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1277 - 1284, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2330163.2330340⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1511 - 1512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2330784.2331019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255569v1</w:t>
+                <w:t xml:space="preserve">hal-03255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic island model for adaptive operator selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">An Exploration-exploitation Compromise-based Adaptive Operator Selection for Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international conference on genetic and evolutionary computation conference, GECCO'12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2330163.2330337⟩</w:t>
+              <w:t xml:space="preserve">GECCO '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1277 - 1284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2330163.2330340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255428v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Clonal Colony Optimization to Evolve Robust Solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Rojas</w:t>
+                <w:t xml:space="preserve">A dynamic island model for adaptive operator selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1511 - 1512, </w:t>
+              <w:t xml:space="preserve">14th international conference on genetic and evolutionary computation conference, GECCO'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1253 - 1260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2330784.2331019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2330163.2330337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255583v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum multiple characterization of biological data using partially defined boolean formulas</w:t>
               </w:r>
@@ -7369,584 +7369,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Compass and Dynamic Multi-Armed Bandits for Adaptive Operator Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Álvaro Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2009, Trondheim, Norway. pp.365-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2009.4982970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390923v1</w:t>
+                <w:t xml:space="preserve">inria-00377450v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Robet</w:t>
+                <w:t xml:space="preserve">Génération et contrôle autonomes d'opérateurs pour les algorithmes évolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.185-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03255566v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Compass and Dynamic Multi-Armed Bandits for Adaptive Operator Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Fialho</w:t>
+                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Bio-Bio, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00377450v3</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et contrôle autonomes d'opérateurs pour les algorithmes évolutionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
+                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, France. pp.185-195</w:t>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.205-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387811v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp.130-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350609v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAT Encoding and CSP Reduction for Interconnected Alldiff Constraints</w:t>
               </w:r>
@@ -7971,51 +7971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8176,368 +8176,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Thématique : Unité du Texte vs Indépendance des Segments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levrat</w:t>
+                <w:t xml:space="preserve">Interleaved Alldifferent Constraints: CSP vs. SAT Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.380-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350664v1</w:t>
+                <w:t xml:space="preserve">hal-03350607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved Alldifferent Constraints: CSP vs. SAT Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Monfroy</w:t>
+                <w:t xml:space="preserve">Thematic Segment Retrieval Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.380-384, </w:t>
+              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.157 - 166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350607v1</w:t>
+                <w:t xml:space="preserve">hal-03350606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic Segment Retrieval Revisited</w:t>
+                <w:t xml:space="preserve">Segmentation Thématique : Unité du Texte vs Indépendance des Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Tassadit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France. pp.16 - 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_14⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03350606v1</w:t>
+                <w:t xml:space="preserve">hal-03350664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Framework for Local Search Techniques</w:t>
               </w:r>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8782,51 +8782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9285,243 +9285,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème d'équilibrage des diplômes grâce à l'hybridation d'algorithmes génétiques et de la propagation de contraintes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina Riff</w:t>
+                <w:t xml:space="preserve">Three Truth Values for the SAT and Max-SAT Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.423-426</w:t>
+              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000054v1</w:t>
+                <w:t xml:space="preserve">hal-01119899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Truth Values for the SAT and Max-SAT Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Résolution du problème d'équilibrage des diplômes grâce à l'hybridation d'algorithmes génétiques et de la propagation de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.187-192</w:t>
+              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.423-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119899v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision trivaluée pour les problèmes SAT et MAX-SAT</w:t>
               </w:r>
@@ -10363,103 +10363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalijah Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.127626. </w:t>
@@ -11759,260 +11759,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous operator management for evolutionary algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Organiser les résultats d'une recherche d'information : Clustering, répartition de l'information et facilité d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (6), pp.881-909. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.9-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10732-010-9125-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/dn.13.1.9-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255406v1</w:t>
+                <w:t xml:space="preserve">hal-01172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les résultats d'une recherche d'information : Clustering, répartition de l'information et facilité d'accès</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levrat</w:t>
+                <w:t xml:space="preserve">Autonomous operator management for evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (6), pp.881-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-010-9125-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/dn.13.1.9-39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01172418v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an Evolving Thematic Clustering in a Text Segmentation Process.</w:t>
               </w:r>
@@ -13470,51 +13470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14167,161 +14167,311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de dépistage de Xanthomonas axonopodis pv. phaseoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kerkoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2970480 A1. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archipels d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goeffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14336,207 +14486,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Têtes chercheuses, numéro 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443637v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03256747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14691,51 +14691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Landais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Suire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;naux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galvez Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcs.2018.00132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s G&#225;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30668-1_15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khalifa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004564103290333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vergara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2331019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774465" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377450v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.4982970" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Tassadit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_14" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM4CW4TR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2008.40" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKKG194F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7W888GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lambert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Riff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8578B9TQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04279-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12906" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.06.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172418v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.9-39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701881391" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.2006.14.2.223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958984v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor St&#233;phan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.300" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanho&#233; Botcazou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121991v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stephan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saubion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03443637v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeffon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Landais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Suire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;naux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galvez Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcs.2018.00132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s G&#225;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30668-1_15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khalifa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004564103290333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vergara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2331019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774465" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377450v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.4982970" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM4CW4TR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Tassadit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2008.40" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKKG194F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7W888GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lambert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Riff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8578B9TQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04279-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12906" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.06.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.9-39" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701881391" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.2006.14.2.223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958984v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor St&#233;phan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.300" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanho&#233; Botcazou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121991v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stephan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saubion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03443637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeffon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>