--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,10150 +66,10375 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation boîte noire discrète avec l'algorithme SVGD</w:t>
+                <w:t xml:space="preserve">Addressing Classic Constraint Satisfaction Problems Through Optimisation Modulo Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Landais</w:t>
+                <w:t xml:space="preserve">Ignacio Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goudet</w:t>
+                <w:t xml:space="preserve">Nicolás Gálvez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">Frederic Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference, OLA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. pp.267-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-13589-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535104v1</w:t>
+                <w:t xml:space="preserve">hal-05630729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation boîte noire discrète avec un algorithme d'apprentissage par renforcement invariant à l'ordre de génération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimisation boîte noire discrète avec l'algorithme SVGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
+              <w:t xml:space="preserve">27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535145v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de nouveaux algorithmes de recherche locale par neuro-évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimisation boîte noire discrète avec un algorithme d'apprentissage par renforcement invariant à l'ordre de génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF), Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288561v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Graphes de positions : représentations d'alignements et recherche de motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita-Nathalia Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012214v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.84-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05415507v1</w:t>
+                <w:t xml:space="preserve">hal-05012214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boisard</w:t>
+                <w:t xml:space="preserve">Martina Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalijah Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t>
+              <w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415514v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of new local search algorithms with neuro-evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457723v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'émergence de nouveaux algorithmes de recherche locale par neuro-évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Découverte de nouveaux algorithmes de recherche locale par neuro-évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF), Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456798v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Strategies for Univariate Estimation-of-Distribution Algorithms with Evolved Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emergence of new local search algorithms with neuro-evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672486v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l'émergence de nouveaux algorithmes de recherche locale par neuro-évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFERP Virtual symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430501v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emergence of Strategies for Univariate Estimation-of-Distribution Algorithms with Evolved Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugene Syriani</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, France. pp.195-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3638530.3654319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594386v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving search trajectories</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AFERP Virtual symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3377929.3390025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02929622v1</w:t>
+                <w:t xml:space="preserve">hal-05430501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Deterministic Hill-climbers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Génération d’ensembles de modèles explorables par couplage de contraintes et de transformation de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Syriani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Francophones de Programmation par Contraintes (JFPC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421013v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolving search trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t>
+              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún Mexico, France. pp.101-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3390025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492143v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Deterministic Hill-climbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hénaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.564-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871207v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated algorithm for computation of all prime patterns in logical analysis of data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intensional View Definition with Constrained Incremental Transformation Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Clavreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International, Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007389702100220⟩</w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE 22nd International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.395-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MODELS-C.2019.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557441v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948080v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accelerated algorithm for computation of all prime patterns in logical analysis of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPFC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International, Conference on Pattern Recognition Applications and Methods (ICPRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.210-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007389702100220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594942v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Declarative Language to Generate Explorable Sets of Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC ’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863586v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation de modèles et programmation par contraintes avec ATL C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">JPFC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871151v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing SMT Solving Strategies by Learning with an Evolutionary Process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation : Pacos 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715060v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804542v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+                <w:t xml:space="preserve">Optimizing SMT Solving Strategies by Learning with an Evolutionary Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galvez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation : Pacos 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/hpcs.2018.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887900v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Optimization of SMT Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformation de Modèles et Contraintes pour l’Ingénierie Dirigée par les Modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimization and Learning: Challenges and Applications - OLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">JFPC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715061v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using process algebra to statically analyze incremental propagation graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">18th International Workshop in OCL and Textual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521263v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul exact d’hypervolume exclusif pour l’optimisation multi-objectif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+                <w:t xml:space="preserve">Generation and Optimization of SMT Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galvez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Opérationnelle et Aide à la DEcision Française (ROADEF'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Optimization and Learning: Challenges and Applications - OLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709503v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic ProgrammingTowards Automated Strategies in Satisfiability Modulo Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming - 19th European Conference, EuroGP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30668-1_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449594v1</w:t>
+                <w:t xml:space="preserve">hal-02521263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-cut bi-objectif appliqué au problème du sac-à-dos bi-dimensionnel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S'adapter pour mieux optimiser : paramétrage et contrôle des algorithmes évolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Ruzika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information, COSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411248v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter pour mieux optimiser : paramétrage et contrôle des algorithmes évolutionnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolving SMT Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gálvez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information, COSI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Sétif, Algérie</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709516v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving SMT Strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning and Migration Processes for Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709511v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and Migration Processes for Island Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Calcul exact d’hypervolume exclusif pour l’optimisation multi-objectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Recherche Opérationnelle et Aide à la DEcision Française (ROADEF'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709479v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Mutation and Recombination to Improve a Distributed Model of Adaptive Operator Selection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Genetic ProgrammingTowards Automated Strategies in Satisfiability Modulo Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Gálvez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_8⟩</w:t>
+              <w:t xml:space="preserve">Genetic Programming - 19th European Conference, EuroGP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal. pp.230-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30668-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412613v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Branch-and-cut bi-objectif appliqué au problème du sac-à-dos bi-dimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+                <w:t xml:space="preserve">Stefan Ruzika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449580v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 27th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vietri sul Mare, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891521v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empirical Analysis of Operators for Permutation Based Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">LION 2015: Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242198v1</w:t>
+                <w:t xml:space="preserve">hal-01891521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A branch-and-cut method for the bi-objective bi-dimensional knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ruzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multiple Criteria Decision Making MCDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709488v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Migration Policies in Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158357v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining Mutation and Recombination to Improve a Distributed Model of Adaptive Operator Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Soria-Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.97-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256585v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946300v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection adaptative d'opérateurs en recherche locale et Progressive Party Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Attainability of NK Landscapes Global Optima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Neuvièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seventh Annual Symposium on Combinatorial Search</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Non spécifié, United States. pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352574v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non stationary operator selection with island models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficacité des heuristiques de branchement pour le branch-and-bound multi-objectif : vers une gestion plus dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cerqueus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gandibleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the fifteenth annual conference on Genetic and evolutionary computation conference - GECCO '13</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256583v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Search with adaptive operator selection to solve the Progressive Party Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non stationary operator selection with island models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the fifteenth annual conference on Genetic and evolutionary computation conference - GECCO '13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Non spécifié, Turkey. pp.1509-1516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2463372.2463559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352568v1</w:t>
+                <w:t xml:space="preserve">hal-03256583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the design of a generic model of interoperability for Siec</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Local Search with adaptive operator selection to solve the Progressive Party Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings the 15th International Conference on Enterprise Information Systems (ICEIS'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cancun, Mexico, France. pp.554 - 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179306v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Setting with Dynamic Island Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward the design of a generic model of interoperability for Siec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science, Learning and Intelligent Optimization (LION 7)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings the 15th International Conference on Enterprise Information Systems (ICEIS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256594v1</w:t>
+                <w:t xml:space="preserve">hal-01179306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of a Generic Model of Interoperability for SIEC - SIEC: Eco-design Information System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter Setting with Dynamic Island Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Non spécifié, France. pp.329-333, </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science, Learning and Intelligent Optimization (LION 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Heidelberg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004564103290333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-44973-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352565v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des algorithmes plus autonomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward the Design of a Generic Model of Interoperability for SIEC - SIEC: Eco-design Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqiang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Neuvièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Non spécifié, France. pp.329-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004564103290333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352569v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles en iles pour le réglage automatique de paramètres : application au problème du bandit manchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caner Candan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection adaptative d'opérateurs pour la recherche locale basée sur un compromis exploration-exploitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers des algorithmes plus autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.318-327</w:t>
+              <w:t xml:space="preserve">Actes des Neuvièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812844v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Operator Utility Measures for On-Line Operator Selection in Local Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Sélection adaptative d'opérateurs en recherche locale et Progressive Party Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, LION 6</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Neuvièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255571v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Clonal Colony Optimization to Evolve Robust Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Sélection adaptative d'opérateurs pour la recherche locale basée sur un compromis exploration-exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFPC - Huitièmes Journées Francophones de Programmation par Contraintes - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.318-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255583v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration-exploitation Compromise-based Adaptive Operator Selection for Local Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Operator Utility Measures for On-Line Operator Selection in Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2330163.2330340⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference, LION 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.497 - 502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34413-8_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255569v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic island model for adaptive operator selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caner Candan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference on genetic and evolutionary computation conference, GECCO'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1253 - 1260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2330163.2330337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum multiple characterization of biological data using partially defined boolean formulas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Exploration-exploitation Compromise-based Adaptive Operator Selection for Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual ACM Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2245276.2231998⟩</w:t>
+              <w:t xml:space="preserve">GECCO '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1277 - 1284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2330163.2330340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255416v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi rendre les modèles en iles autonomes ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving Clonal Colony Optimization to Evolve Robust Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision, ROADEF 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Philadelphie, United States. pp.1511 - 1512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2330784.2331019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350668v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Approach for Bacterial Strains Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Minimum multiple characterization of biological data using partially defined boolean formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference, EvoBIO 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20389-3_13⟩</w:t>
+              <w:t xml:space="preserve">27th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Trente, Italy. pp.1399 - 1405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2245276.2231998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03255420v1</w:t>
+                <w:t xml:space="preserve">hal-03255416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Pourquoi rendre les modèles en iles autonomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caner Candan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13e congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision, ROADEF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers,, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03255423v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto Autonomous Local Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Adaptive to More Dynamic Control in Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference, LION 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.130 - 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20364-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_29⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255568v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection autonome d’opérateurs par dominance pour la recherche locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Pareto Autonomous Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Septièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference, LION 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.392 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352564v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multiples minimales utilisant les formules booléennes partiellement définies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Nationales de l’IA Fondamentale, IAF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Non spécifié, France. 10 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial strains characterization problem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sélection autonome d’opérateurs par dominance pour la recherche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Symposium On Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Septièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255418v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de souches bactériennes à l'aide de la logique propositionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The bacterial strains characterization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Taichung, Taiwan. pp.108 - 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1982185.1982213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00520287v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-oriented clustering: a multi-objective approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+                <w:t xml:space="preserve">Experimental Approach for Bacterial Strains Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Levrat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1789-1795, </w:t>
+              <w:t xml:space="preserve">9th European Conference, EvoBIO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Turin, Italy. pp.135 - 140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1774088.1774467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20389-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291872v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling among clusters: a way to reconsider the benefits of the cluster hypothesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Query-oriented clustering: a multi-objective approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1774-1780, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1789-1795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1774088.1774467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1774088.1774465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291868v1</w:t>
+                <w:t xml:space="preserve">hal-01291872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Traveling among clusters: a way to reconsider the benefits of the cluster hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifical Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14156-0⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.1774-1780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1774088.1774465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255570v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Compass and Dynamic Multi-Armed Bandits for Adaptive Operator Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Controlling behavioral and structural parameters in evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2009, Trondheim, Norway. pp.365-372, </w:t>
+              <w:t xml:space="preserve">Artifical Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Non spécifié, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2009.4982970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00377450v3</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et contrôle autonomes d'opérateurs pour les algorithmes évolutionnaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de souches bactériennes à l'aide de la logique propositionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.185-195</w:t>
+              <w:t xml:space="preserve">JFPC 2010 - Sixièmes Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387811v1</w:t>
+                <w:t xml:space="preserve">inria-00520287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extreme Compass and Dynamic Multi-Armed Bandits for Adaptive Operator Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2009, Trondheim, Norway. pp.365-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2009.4982970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350609v1</w:t>
+                <w:t xml:space="preserve">inria-00377450v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Génération et contrôle autonomes d'opérateurs pour les algorithmes évolutionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, France. pp.205-215</w:t>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.185-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390923v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Handling Multiple &amp;quot;Alldifferent&amp;quot; Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIII Congreso Chileno de Investigacion Operativa, OPTIMA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Bio-Bio, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03255566v1</w:t>
+                <w:t xml:space="preserve">hal-03350609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT Encoding and CSP Reduction for Interconnected Alldiff Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Une approche de contrôle autonome pour la recherche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Mexican International Conference on Artificial Intelligence, MICAI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cinquièmes Journées Francophones de Programmation par Contraintes, Orléans, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.205-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05258-3_32⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03350614v1</w:t>
+                <w:t xml:space="preserve">hal-00390923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering en recherche d'information: concentration vs distribution de l'information pertinente.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autonomous Control Approach for Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence en Recherhce d'Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second InternationalWorkshop, SLS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bruxelles, Belgium. pp.130-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03751-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350669v1</w:t>
+                <w:t xml:space="preserve">hal-03255566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved Alldifferent Constraints: CSP vs. SAT Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">SAT Encoding and CSP Reduction for Interconnected Alldiff Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_34⟩</w:t>
+              <w:t xml:space="preserve">8th Mexican International Conference on Artificial Intelligence, MICAI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Guanajuato, Mexico. pp.360-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05258-3_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350607v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thematic Segment Retrieval Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clustering en recherche d'information: concentration vs distribution de l'information pertinente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Conférence en Recherhce d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulon, France. pp.115 - 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03350606v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Thématique : Unité du Texte vs Indépendance des Segments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Levrat</w:t>
+                <w:t xml:space="preserve">Interleaved Alldifferent Constraints: CSP vs. SAT Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.380-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350664v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretical Framework for Local Search Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thematic Segment Retrieval Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.157 - 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSE.2008.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03255562v1</w:t>
+                <w:t xml:space="preserve">hal-03350606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compass to Guide Genetic Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Segmentation Thématique : Unité du Texte vs Indépendance des Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amghar Tassadit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Parallel Problem Solving from Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France. pp.16 - 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03255560v1</w:t>
+                <w:t xml:space="preserve">hal-03350664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Alldifferent Constraints and the Sudoku puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Conferencia Latinoamericana de Informatica, CLEI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Santa Fe, Argentina. 10 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification en recherche d'information : Utilisation de segments thématiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Compass to Guide Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information, COSI'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dortmund, Germany. pp.256 - 265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87700-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350618v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Multiple Alldifferent Constraints in CSP and SAT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A Theoretical Framework for Local Search Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ERCIM Workshop, CSCLP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sao Paulo, Brazil. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSE.2008.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350612v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Text Segmentation to Enhance the Cluster Hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classification en recherche d'information : Utilisation de segments thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information, COSI'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tizi-Ouzou, Algérie. pp.206 - 217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03350624v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude empirique des heuristiques de branchement pour le problème MAX-SAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Managing Multiple Alldifferent Constraints in CSP and SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
+              <w:t xml:space="preserve">Annual ERCIM Workshop, CSCLP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rome, Italy. 11 - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00085817v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Truth Values for the SAT and Max-SAT Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Text Segmentation to Enhance the Cluster Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Amghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference, AIMSA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varna, Bulgaria. pp.69 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85776-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119899v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du problème d'équilibrage des diplômes grâce à l'hybridation d'algorithmes génétiques et de la propagation de contraintes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une étude empirique des heuristiques de branchement pour le problème MAX-SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.423-426</w:t>
+              <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000054v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00085817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vision trivaluée pour les problèmes SAT et MAX-SAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Three Truth Values for the SAT and Max-SAT Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.297-304</w:t>
+              <w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000044v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination Operators for Satisfiability Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+                <w:t xml:space="preserve">Résolution du problème d'équilibrage des diplômes grâce à l'hybridation d'algorithmes génétiques et de la propagation de contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.423-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01119905v1</w:t>
+                <w:t xml:space="preserve">inria-00000054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Computing for the Satisfiability Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Une vision trivaluée pour les problèmes SAT et MAX-SAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Evolutionary Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.297-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03377796v1</w:t>
+                <w:t xml:space="preserve">inria-00000044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution + Adaptation = Résolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Computing for the Satisfiability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Francophones de Programmation Logique et programmation par Contraintes (JFPLC'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Evolutionary Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Essex, United Kingdom. pp.258-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36605-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031242v1</w:t>
+                <w:t xml:space="preserve">hal-03377796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour la migration et l'évolution des éléments d'un réseau cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Evolution + Adaptation = Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de la Société Française de recherche Opérationnelle et d'Aide à la Décision (ROADEF'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.46-47</w:t>
+              <w:t xml:space="preserve">12èmes Journées Francophones de Programmation Logique et programmation par Contraintes (JFPLC'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Amiens, France. pp.281-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031261v1</w:t>
+                <w:t xml:space="preserve">hal-04031242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for R-Unification Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recombination Operators for Satisfiability Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PILP/ALP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Marseille, France. pp.103-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24621-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809568v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heuristiques pour la migration et l'évolution des éléments d'un réseau cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de la Société Française de recherche Opérationnelle et d'Aide à la Décision (ROADEF'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A General Framework for R-Unification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Limet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PILP/ALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Pisa, Italy. pp.266-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Partial Validation of Logic Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMAST 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Sidney, Australia. pp.365-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10219,2296 +10444,2296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering New Robust Local Search Algorithms with Neuro-Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Amri Sakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïmaâ Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (7), pp.780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-025-04279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dania Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalijah Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.127626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling solvers with model transformations to generate explorable model sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (5), pp.1633-1652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10270-021-00867-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fitness landscapes evolution to automatic local search algorithm generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (3), pp.345-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/itor.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving complex SMT strategies with learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Gálvez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1--25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/itor.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration policies in dynamic island models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rodriguez-Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.163-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11047-017-9660-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-population Algorithm for Multi-Objective Knapsack problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Logical characterization of groups of data: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2018.06.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (8), pp.2284-2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-017-1080-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715063v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical characterization of groups of data: a comparative study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Multi-population Algorithm for Multi-Objective Knapsack problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-017-1080-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.814-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516582v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On branching heuristics for the bi-objective 0/1 unidimensional knapsack problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gandibleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10732-017-9346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating non-stationary operators in search algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38, pp.257-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of adaptive control for evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Di Tollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.359-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du problème de caractérisation multiple à la conception de tests de diagnostic pour la biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.649-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiplex-PCR assay for identification of the quarantine plant pathogen Xanthomonas axonopodis pv. phaseoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerkoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92 (1), pp.42--50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser les résultats d'une recherche d'information : Clustering, répartition de l'information et facilité d'accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (1), pp.9-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/dn.13.1.9-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous operator management for evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (6), pp.881-909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10732-010-9125-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an Evolving Thematic Clustering in a Text Segmentation Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2), pp.178 - 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From parameter control to search control: Parameter Control Abstraction in Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint Programming Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (Special Issue on Autonomous Search), pp.39 - 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a More Global and Coherent Segmentation of Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.208 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08839510701881391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASAT: A Genetic Local Search Algorithm for the Satisfiability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (2), pp.223-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/evco.2006.14.2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Framework to Compute over Tree Synchronized Grammars and Primal Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Vol. 5, pp.227-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12518,218 +12743,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Ratio Embeddings: An Impatience Signal for Robust Length Control in Neural Text Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanhoé Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of GADEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12739,454 +12964,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence. What is it, exactly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. College Publication, 2021, 9781848903388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cepadues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782364938502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag, pp.307, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Autonomous Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLS, pp.65, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13196,686 +13421,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Fitness Landscapes with Complementary Fitness Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution. EA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.110-120, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributes for Understanding Groups of Binary Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48-70, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-40014-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Operator Selection and Management in Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Maturana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Operator Selection and Management in Evolutionary Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.161-189, 2012, 978-3-642-21434-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21434-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Autonomous Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamadi, Y. and Monfroy, E. and Saubion, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.11, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Autonomous Search ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Optimization (The 10 Years of CP-AI-OR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer-Verlag, pp.357-391, 2011, 978-1-4419-1644-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-1644-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Autonomous Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">van Hentenryck P. and Milano, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Optimization (The 10 Years of CP-AI-OR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.357-391, 2011, Optimization and its Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13885,375 +14110,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of incremental propagation graphs with process algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE 21st International Conference on Model Driven Engineering Languages and Systems (MODELS) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques 2017 (JOBIM'17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Multiple Groups of Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. IEEE Computer Society, 2015, 2015 IEEE 27. International Conference on Tools with Artificial Intelligence (ICTAI). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14263,147 +14488,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de dépistage de Xanthomonas axonopodis pv. phaseoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kerkoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2970480 A1. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14413,138 +14638,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archipels d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goeffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Têtes chercheuses, numéro 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14691,51 +14916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Landais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Suire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;naux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galvez Ramirez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcs.2018.00132" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s G&#225;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30668-1_15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khalifa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004564103290333" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255583v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vergara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2331019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774467" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774465" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377450v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.4982970" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM4CW4TR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Tassadit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2008.40" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_26" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKKG194F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350624v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7W888GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lambert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Riff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_24" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8578B9TQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809568v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233932v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04279-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12906" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.06.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.9-39" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701881391" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377721v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.2006.14.2.223" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958984v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor St&#233;phan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.300" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462602v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanho&#233; Botcazou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121991v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stephan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saubion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03443637v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeffon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05630729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Jorquera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s G&#225;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saubion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13589-6_20" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Landais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Suire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05630739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita-Nathalia Assaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Amri Sakhri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Syriani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent H&#233;naux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389702100220" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galvez Ramirez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/hpcs.2018.00132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Maturana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30668-1_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gandibleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Przybylski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ruzika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.146" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desport" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Soria-Alcaraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caner Candan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463372.2463559" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Smati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FGQQ3576-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Khalifa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004564103290333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812844v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_51" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330337" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255569v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330340" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vergara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2331019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2245276.2231998" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Tollo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20364-0_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH7QZSJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255568v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_29" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LF2KRW1S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1982185.1982213" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255420v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20389-3_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LN8JFMC5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Levrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774467" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14156-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00377450v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2009.4982970" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390923v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03751-1_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHPXJLDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05258-3_32" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FHWK4XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350669v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_34" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_14" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM4CW4TR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amghar Tassadit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XKKG194F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255562v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE.2008.40" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85776-1_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G7W888GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Riff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36605-9_24" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8578B9TQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barichard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24621-3_9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7Z3CKN8P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04031261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233932v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma&#226; Touhami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04279-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00867-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420814v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12906" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158110v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12650" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715693v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rodriguez-Tello" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-017-9660-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516582v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1080-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mansour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.06.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-017-9346-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.09.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392219v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.06.016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951297v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chhel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.10.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DVN9C01-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172418v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.9-39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-010-9125-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R5K1JTWW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255387v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701881391" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.2006.14.2.223" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00958984v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor St&#233;phan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.300" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462602v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanho&#233; Botcazou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121991v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stephan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saubion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872896v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929601v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02929606v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40014-9_3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Fialho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21434-9_7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352571v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1644-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02715065v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516659v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256747v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kerkoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03443637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeffon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>