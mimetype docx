--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -351,818 +351,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une technique d’empreinte originale en présence d’une limitation d’ouverture buccale : l’empreinte combinée en prothèse maxillo-faciale</w:t>
+                <w:t xml:space="preserve">Novel Use of a Customized Attachment Device on an Exposed Reconstruction Plate for Retention of a Mandibular Removable Prosthesis: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Silvestri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Silvestri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information Dentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4596190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343847v1</w:t>
+                <w:t xml:space="preserve">hal-04343934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMPREINTE OPTIQUE ET PROTHÈSE MAXILLO-FACIALE : ÉVALUATION DE LA PERCEPTION DES PATIENTS</w:t>
+                <w:t xml:space="preserve">Proposition d’une technique d’empreinte originale en présence d’une limitation d’ouverture buccale : l’empreinte combinée en prothèse maxillo-faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Bezier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Meynié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Silvestri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLINIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10</w:t>
+              <w:t xml:space="preserve">L'Information Dentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343853v1</w:t>
+                <w:t xml:space="preserve">hal-04343847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impression with tomography and CAD/CAM : an original method for palatal obturator in patients with limited mouth opening</w:t>
+                <w:t xml:space="preserve">EMPREINTE OPTIQUE ET PROTHÈSE MAXILLO-FACIALE : ÉVALUATION DE LA PERCEPTION DES PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meynié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Lan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computerized Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">CLINIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343908v1</w:t>
+                <w:t xml:space="preserve">hal-04343853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Use of a Customized Attachment Device on an Exposed Reconstruction Plate for Retention of a Mandibular Removable Prosthesis: A Case Report</w:t>
+                <w:t xml:space="preserve">Combined impression with tomography and CAD/CAM : an original method for palatal obturator in patients with limited mouth opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Mense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Silvestri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Silvestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Prosthodontics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computerized Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343934v1</w:t>
+                <w:t xml:space="preserve">hal-04343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t>
+                <w:t xml:space="preserve">Introducing clinical nanorachaeaology: Isolation by co-culture of Nanopusillus massiliensis sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Silvestri</w:t>
+                <w:t xml:space="preserve">Y. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+                <w:t xml:space="preserve">J. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruquet</w:t>
+                <w:t xml:space="preserve">E. Terrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Graillon</w:t>
+                <w:t xml:space="preserve">G. Aboudharam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fakhry</w:t>
+                <w:t xml:space="preserve">B Giancarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590660v1</w:t>
+                <w:t xml:space="preserve">hal-03590655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing clinical nanorachaeaology: Isolation by co-culture of Nanopusillus massiliensis sp. nov.</w:t>
+                <w:t xml:space="preserve">Quality of life of patients irradiated for head and neck cancer and impact of rehabilitation with a removable dental prosthetic: 1-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hassani</w:t>
+                <w:t xml:space="preserve">F. Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saad</w:t>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Terrer</w:t>
+                <w:t xml:space="preserve">M. Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aboudharam</w:t>
+                <w:t xml:space="preserve">N. Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Giancarlo</w:t>
+                <w:t xml:space="preserve">N. Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.100100. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.e221-e228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2021.100100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4317/jced.59315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590655v1</w:t>
+                <w:t xml:space="preserve">hal-03590660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life in irradiated patients with head and neck cancer: A preliminary study about the impact of prosthetic rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fakhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.e906-e912. </w:t>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life in patients with head and neck cancer : impact of prosthetic rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Silvestri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Mense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.57107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Silvestri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4596190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aboudharam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giancarlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Silvestri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stephan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mansuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Mense" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7759/cureus.57107" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Rhanoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bezier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fakhry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16244199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Mense" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4596190" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Silvestri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meyni&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hassani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aboudharam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Giancarlo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2021.100100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silvestri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fakhry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.59315" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saliba-Serre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4317/jced.58209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Silvestri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>